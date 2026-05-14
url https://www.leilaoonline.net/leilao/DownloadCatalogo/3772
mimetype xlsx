--- v0 (2025-12-20)
+++ v1 (2026-05-14)
@@ -269,731 +269,643 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274862", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274862", " LOTE COM: 7 FONTES DE ALIMENTAÇÃO ( relação em descritivo)")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274864", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274864", " LOTE COM: FONTES DC 5, 9, 12, 15 e 43 VDC")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274863", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274863", " LOTE COM: APROX. 49 PLC'S DIVERSOS ( relação em descritivo)")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>43.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274877", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274877", " LOTE COM:  24 PÇS. COMPONENTES DE COMUNICAÇÃO INDUSTRIAL ( relação em descritivo)")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274882", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274882", " LOTE COM: APROX. 30 PROTEÇÕES DE MOTOR DIVERSOS ( relação em descritivo)")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>8.500,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274865", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274865", " LOTE COM: 8 PÇS. INVERSORES E PERIFÉRICOS DIVERSOS ( relação em descritivo)")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274876", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274876", " CABOS E INTERFACE SIEMENS (03 PÇS.)")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274878", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274878", " LOTE COM: APROX. 27 PÇS. DISJUNTORES, BOTOEIRAS E SENSORES INDUTIVOS  ( relação em descritivo)")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274866", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274866", " LOTE COM: 3 MOTORES WEG DE 0,18 CV E 1 EXAUSTOR ( relação em descritivo)")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274880", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274880", " COLETORES DE DADOS INDUSTRIAL SPENCER 8515")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274868", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274868", " LOTE COM: 3 CABOS DIVERSOS ( relação em descritivo)")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274870", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274870", " LOTE COM: 20 FONTES 100-240 VAC - 5V/1A")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274872", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274872", " LOTE COM: APROX. 21 PÇS. HD'S, MOTHER BOARDS, MEMÓRIAS ( relação em descritivo)")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274881", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274881", " LOTE COM: APROX. 32 PÇS. PLACAS PCI, ROTEADORES, LEITORES DE CD E DISQUETE, LEITOR DE CARTÃO ( relação em descritivo)")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274873", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274873", " LOTE COM: 4 PLACAS DE AQUISIÇÃO ALTA VELOCIDADE ( relação em descritivo)")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274874", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274874", " LOTE COM: RACK TSX SÉRIE 7, CARTÃO DE MEMÓRIA E MÓDULO DE COMUNICAÇÃO ( relação em descritivo)")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274879", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274879", " LOTE COM: 6 MONITORES DIVERSOS ( relação em descritivo)")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
-[...250 lines deleted...]
-      <c r="E19" s="5" t="inlineStr">
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274871", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274871", " LOTE COM: 4 IMPRESSORAS DIVERSAS ( relação em descritivo)")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274883", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274883", " LOTE COM: 2 COMPUTADORES E 2 NOTEBOOKS ( relação em descritivo)")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274867", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274867", " LOTE COM: APROX. 23 PÇS. NOBREAKS, TECLADOS, MOUSES DIVERSOS ( relação em descritivo)")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274875", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274875", " LOTE COM: 8 PÇS MÁQUINAS FOTOGRÁFICAS E TELEFONIA DIVERSOS ( relação em descritivo)")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
-      <c r="F19" s="4" t="inlineStr">
-[...382 lines deleted...]
-      </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274869", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274869", " RACK SERVIDOR C/ 5 BANDEJAS")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>