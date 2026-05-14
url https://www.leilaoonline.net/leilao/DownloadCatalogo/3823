--- v0 (2025-10-17)
+++ v1 (2026-05-14)
@@ -269,1371 +269,1203 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277597", "005")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277597", "veja o vídeo!! CHEVROLET/S10 LT FD2; 2012/2013; PRATA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>43.500,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277831", "007")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277831", "veja o vídeo!! MMC/ASX 2.0 AWD CVT; 2016/2016; BRANCA; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>33.750,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277612", "010")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277612", "veja o vídeo!! NISSAN/KICKS SENSE CVT; 2023/2024; PRATA; ALCO./GASOL. - FUNC. - IPVA 2025 OK - FIPE APROX.: R$ 102.650,00")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277611", "015")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277611", "veja o vídeo!! HONDA/CITY LX CVT; 2017/2017; CINZA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>46.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277609", "017")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277609", "veja o vídeo!! I/TOYOTA HILUX CD4X4 SRV; 2010/2010; PRATA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>78.750,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277614", "020")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277614", "veja o vídeo!! RENAULT/DUSTER ICO16 CVT; 2020/2021; BRANCA; ALCO./GASOL. - FUNCIONANDO - FIPE: R$ 87.764,00")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A12" s="5" t="inlineStr">
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>52.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277826", "023")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277826", "VW/VOYAGE GL; 1990/1990; BEGE; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>18.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277617", "025")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277617", "veja o vídeo!! CHEV/SPIN 1.8L MT LS E; 2021/2021; PRATA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>22.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...15 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278221", "027")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278221", "veja o vídeo!! HONDA/FIT LX CVT; 2014/2015; PRATA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>45.500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277610", "030")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277610", "veja o vídeo!! CHEV/ONIX 10TAT LTZ; 2022/2023; BRANCA; ALCO./GASOL. - FUNC. - IPVA 2025 OK - FIPE APROX.: R$ 84.517,00")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>45.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277616", "035")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277616", "veja o vídeo!! GM/OMEGA GLS; 1994/1994; PRETA; ALCOOL - FUNCIONANDO - LEGALIZADO")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>19.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277621", "040")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277621", "veja o vídeo!! CHEV/PRISMA 1.0MT LT; 2014/2015; VERMELHA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277596", "045")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277596", "veja o vídeo!! I/AUDI RS4 AVANT 4.2FSI; 2014/2015; VERMELHA; GASOLINA - FUNC. - IPVA 2025 OK - FIPE APROX.: R$ 362.069,00")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>61.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277613", "050")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277613", "veja o vídeo!! VW/NOVO GOL TL MCV; 2016/2017; BRANCA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>19.500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277618", "055")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277618", "veja o video!! CHEVROLET/COBALT 1.4 LT; 2017/2017; AZUL; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277624", "060")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277624", "I/LR R.ROVER SPORT TDV6; 2007/2008; PRETA; DIESEL - NÃO FUNCIONA")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277622", "065")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277622", "HYUNDAI/HB20S 1.6A PREM; 2014/2014; PRETA; ALCO./GASOL. - NÃO FUNCIONA")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>22.500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277598", "070")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277598", "veja o vídeo!! CHEV/ONIX PLUS 10TAT PR2; 2022/2023; BRANCA; ALCO./GASOL. - IPVA 2025 OK")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>43.750,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277600", "075")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277600", "veja o vídeo!! FIAT/TORO FREEDOM AT6; 2019/2020; BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>58.750,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277593", "080")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277593", "veja o vídeo!! MMC/TRITON SPORT HPE S; 2021/2022; AZUL; DIESEL - FUNC.- IPVA 2025 OK - FIPE APROX.: R$ 201.326,00")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>125.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277620", "090")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277620", "FORD/DEL REY; 1983/1984; MARROM; ALCOOL - NÃO FUNCIONA")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277619", "095")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277619", "veja o vídeo!! VW/GOL GL; 1990/1990; BRANCA; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277606", "105")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277606", "veja o vídeo!! CHEV/SPIN 1.8L MT LT; 2017/2018; BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>17.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277588", "110")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277588", "HONDA/CITY EXL CVT; 2015/2015; BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>44.500,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277590", "115")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277590", "veja o vídeo!! DAFRA/CITYCOM 300I; 2014/2015; PRETA; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F13" s="4" t="inlineStr">
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277604", "120")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277604", "veja o vídeo!! CHEVROLET/ONIX 1.0MT LT; 2014/2015; BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277615", "125")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277615", "CHEVROLET SPIN LS; 2021/2021; PRATA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>24.500,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277601", "130")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277601", "veja o vídeo!! I/VW PASSAT TURBO; 2003/2004; CINZA; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>9.500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277592", "135")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277592", "veja o vídeo!! I/HONDA CR-V EXL; 2008/2008; PRATA; GASOLINA - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277586", "140")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277586", "veja o vídeo!! I/BMW 320I; 2019/2020; PRETA; GASOLINA - FUNCIONANDO -  FIPE APROX.: R$ 200.027,00")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>166.000,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278222", "140")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278222", "FIAT/PALIO ELX FLEX; 2006/2007; CINZA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>15.250,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277591", "145")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277591", "veja o vídeo!! AUDI/A3 1.8T; 2003/2004; PRATA; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>18.000,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277594", "150")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277594", "veja o vídeo!! I/TOYOTA HILUX CDSRVA4FD; 2016/2016; PRATA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>112.250,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277623", "155")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277623", "veja o vídeo!! VW/SANTANA 2000 MI; 1998/1999; CINZA; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277603", "160")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277603", "veja o vídeo!! I/HONDA CR-V EXL; 2011/2011; PRETA; ALCO./GASOL. - FUNCIONANDO ")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>22.500,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277602", "165")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277602", "veja o vídeo!! I/HYUNDAI TUCSON GL 20L; 2008/2009; PRETA; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277608", "170")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277608", "I/DODGE JOURNEY SXT; 2010/2010; PRATA; GASOLINA - NÃO FUNCIONA")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277587", "175")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277587", "veja o vídeo!! CHEV/ONIX 10MT LT2; 2023/2024; PRETA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>47.500,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...57 lines deleted...]
-      <c r="F15" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277607", "180")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277607", "veja o vídeo!! KIA/SPORTAGE; 2013/2014; BRANCA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-[...239 lines deleted...]
-      <c r="D23" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277605", "185")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277605", "veja o vídeo!! I/PEUGEOT 207HB XR S; 2010/2011; BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="E23" s="5" t="inlineStr">
-[...260 lines deleted...]
-      <c r="F31" s="4" t="inlineStr">
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-[...606 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277585", "190")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277585", "veja o vídeo!! HONDA/CITY EX CVT; 2019/2019; BRANCA; GASOL./ALCO./GNV - FUNCIONANDO - IPVA 2025 OK")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>26.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277589", "195")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277589", "RENAULT DUSTER EXP 1.6 SCE; ANO 2018/2019; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>