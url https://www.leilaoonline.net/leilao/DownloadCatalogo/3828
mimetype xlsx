--- v0 (2025-11-05)
+++ v1 (2026-06-28)
@@ -269,3259 +269,2855 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277876", "049")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277876", " Lote com: 15 peças filtro secador de ar marca stauff Modelo BPS-1 A30 HB00")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277878", "081")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277878", " Lote de reles inteligentes")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277877", "082")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277877", " Lote de modulos smar ")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277885", "083")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277885", " Lote com: 24 pçs de Lâmpadas e 41 pçs de bloco born completo")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277881", "084")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277881", " Lote com: 04 painéis de teste - sem especificaçoes")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277880", "085")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277880", " Lote com: 02 peças de paineis controle interface bright blue schlage")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277882", "087")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277882", " Lote de peças para motocicletas ")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277884", "100")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277884", " Lote com: 03 peças de detector de gás altair modelo 2x -04 peças de detector de gás altair pro  ")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277892", "121")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277892", " Lote com: 22 peças de valvula para compressor ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277905", "125")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277905", " Motocicleta Ducati Diavel 1200 - 2013 - 50.000km")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277890", "126")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277890", " Lote de peças iveco")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277900", "127")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277900", " Lote de motores compressor")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277895", "128")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277895", " Lote de máquinas de solda ")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277891", "130")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277891", " Peça de caixa de cames balluff modelo bsw 493-6-1-3")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277903", "132")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277903", " Lote de material elétrico diverso")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277902", "134")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277902", " Lote com: Aproximadamente 51Kg de estanho em barra - 50x50")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277889", "144")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277889", " Lote com: Aproximadamente 230 peças de conexões, terminais, cotovelos e outros.")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277906", "148")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277906", " Lote com: Aproximadamente 130 peças de conexão anteparo soldável em açoinox E024 ESV 10L71 parker ermeto")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277893", "150")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277893", " Lote de válvulas e conexões diversas")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277907", "152")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277907", "Lote com: aprox. 15 servos de embreagem- diversos; 07 válvulas pedal- diversos")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277908", "153")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277908", " Lote com: 09 peças de transformador de corrente Kron modelo kr-901-4000 amperes  ")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277909", "154")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277909", " Peças para guindaste klg is 150t ")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277924", "155")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277924", " Lote de módulos")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277914", "156")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277914", " Lote de Interruptores e sensores")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277932", "157")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277932", " Lote de Transdutores e pressostato")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277927", "158")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277927", " Lote de produtos diversos")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277928", "159")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277928", " Lote de tomadas industriais")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277922", "160")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277922", " Lote de materiais Elétricos")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277916", "161")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277916", " Lote de materiais Elétricos")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277926", "162")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277926", " Lote de isoladores")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277930", "163")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277930", " Lote de chaves seccionadora e soft starter")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277917", "164")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277917", " Lote de materiais Elétricos")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277923", "165")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277923", " Lote de reles")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277920", "166")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277920", " Lote com: 04 peças de chave seccioandora cebel de 125 amperes vca-500 fusivel nh00")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277911", "167")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277911", " Lote de bico e porta bico ")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277913", "168")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277913", " Lote com: 15 frascos de 1 litro de oleo mineral para bombas a vacuo multivac ")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277915", "169")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277915", " Lote com: aproximadamente 1260 peças de botões blocos ")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277919", "170")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277919", " Trocador de calor marca apema modelo tr 500.2.2-A")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277929", "171")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277929", " Lote de diodos , retificador, esconder, conectores")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277910", "172")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277910", " Lote de conversor transmissor e troler")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277931", "173")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277931", " Lote de retentores, juntas e vedações")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277912", "174")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277912", " Lote de válvulas e bico injetor")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277921", "175")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277921", " Patins torlay numero 43 ")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277918", "176")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277918", " Valvula danfoss pvg 32 numero 15956339")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277933", "178")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277933", "Caixa Padrão comercial - MODELO CP-11 TIPO CM 18")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277936", "182")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277936", " Lote de material Diverso")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277938", "183")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277938", " Lote de chaves Beghin")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277937", "185")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277937", " Lote com materiais de automação")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277950", "186")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277950", " Lote com materiais de automação")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277945", "187")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277945", " Lote de peças de colhedeira CLAAS")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277952", "188")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277952", " Lote de peças de colhedeira CLAAS")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277954", "189")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277954", " Lote de painel manometró e etc.")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277953", "190")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277953", " Reboque Randon 4 eixos ano 2009 sem rodas e sem pneus ")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>28.000,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277948", "191")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277948", " Reboque Randon 4 eixos ano 2009 sem rodas e sem pneus ")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>37.800,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277944", "192")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277944", " Reboque Randon 4 eixos ano 2009 sem rodas e sem pneus ")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>36.200,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277951", "193")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277951", " Semi-reboque Randon sapata eletrica hidraulica ano 2015 - sem pneu e sem roda")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>51.000,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277943", "194")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277943", " Semi-reboque Randon sapata eletrica hidraulica ano 2015 - sem pneu e sem roda")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>51.000,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277940", "196")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277940", " Lote de material de Inversor Weg")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277939", "198")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277939", " Lote de material elétrico")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277946", "199")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277946", " Lote com: 02 peças de chave sem fim de curso ter serie 7000 modelo pf2675511901 peça de posicionador schneider foxbord ")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277941", "200")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277941", " Lote com: 06 peças de cilindro alta pressão de aluminio white martins ")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277949", "201")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/277949", " Lote de pressostato, painel e dimmer")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278193", "202")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278193", " Lote de motores Weg")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278192", "203")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278192", " Lote com: 03 peças de rebobinador de fio Ebrara")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278190", "204")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278190", " Válvula")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278195", "205")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278195", " Bomba de arla Mercedes A0001401578")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278194", "206")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278194", " Lote de automação")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278188", "207")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278188", " Bomba Injetora")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278202", "208")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278202", " Lote de Sabre para motoserra")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278197", "209")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278197", " Lote de rolamento - Aprox. 192 Peças")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278191", "210")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278191", " Lote de peças para moto")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278187", "211")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278187", " Lote de contadores")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278205", "212")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278205", " Lote de filtro hidráulico")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278196", "213")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278196", " Lote de peças de caminhão")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278203", "214")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278203", " Lote com: 10 peças de compressor de ar para aplicação em caminhões")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
-      <c r="A86" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278198", "215")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278198", " Peça de programador fim de curso F mecal Mod. 3.000 - redução 1/81")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-      <c r="A87" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278215", "216")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278215", " Lote de disjuntores e transmissor de pressão")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
-      <c r="A88" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278219", "217")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278219", " Lote com: 04 peças de cilindro Hidráulico hl-760-7 31lc30020")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278189", "218")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278189", " Lote com: 07 peças de material para laboratório")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
-      <c r="A90" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278199", "219")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278199", " Lote com: aprox. 2500 peças de discos de corte e desbaste - vencidos")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278200", "220")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278200", " Cilindro de gás para nitrogenio/argonio ou mistura - 3m cubicos com regulador de pressão")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
-      <c r="A92" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278217", "221")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278217", " Lote com: 02 peças de cilindro hidraulico rexroth modelo cdt3 me5 63/45-15-z1x-b1-chu-tww-7362-p4134960-2")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
-      <c r="A93" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278214", "222")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278214", " Lote de escova de carvão ")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278206", "223")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278206", " Lote de sensor, chave e outros.")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278201", "224")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278201", " Lote de eletrodos de grafite - Aprox 2.130 peças")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
-      <c r="A96" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278210", "225")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278210", " Lote de material Weg")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278204", "226")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278204", " Lote de peças")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
-      <c r="A98" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278207", "227")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278207", "  Conjunto de bomba a vácuo turbomolecular pfeiffer modelo tmu-071p Dn 63 cf-f-3p Pm-p02-801g - Oil pm 103-593 at s(n02) 60ltN f900 1/minut 1500hz")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278216", "228")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278216", " Lote de peças ABB")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
-      <c r="A100" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278211", "229")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278211", " Lote com: 02 peça de sensor de imagem indutivo pepperl fuchs modelo pmi80-f90-iv-v1")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
-      <c r="A101" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278209", "230")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278209", " Lote de peças Automotiva")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
-      <c r="A102" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278213", "231")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278213", " Lote de alargador industrial")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
-      <c r="A103" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278218", "232")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278218", " Lote de Cutler Hammer")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
-      <c r="A104" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278212", "233")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278212", " Lote de Cutler Hammer")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
-      <c r="A105" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278208", "234")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278208", " Lote Siemens Schneider")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
-      <c r="A106" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279626", "235")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279626", "Peça de rolamento Timken 88925/88126")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
-      <c r="A107" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279627", "236")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279627", "Lote de rolamentos")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
-      <c r="A108" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279628", "237")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279628", "Lote de material de bombas")</f>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
-      <c r="A109" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279629", "238")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279629", "Lote de jogo de contato")</f>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
-      <c r="A110" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279630", "239")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279630", "Lote com: 02 peças de rolamentos - TINKEM 22213KEJW33C3 e 01 peça de rolamento - TINKEM 22224KEJW33C3")</f>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
-      <c r="A111" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279766", "240")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279766", "Lote com: Aproximadamente 172 peças de contato para contatores")</f>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>