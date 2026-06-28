--- v0 (2026-01-09)
+++ v1 (2026-06-28)
@@ -269,667 +269,587 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278098", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278098", " FIAT DOBLO 1.8 ESSENCE; BRANCA; FLEX; ANO: 2020/2020; PL. FINAL: 97;   FROTA:  11372 OBS: Motor "batendo" Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>21.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278097", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278097", " FIAT DOBLO 1.8 ESSENCE; BRANCA; FLEX; ANO: 2020/2020; PL. FINAL: 84.  FROTA:  11371 OBS: Motor "batendo" Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>21.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278099", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278099", " PÁ CARREGADEIRA CAT 938K SUGARCANE; ANO: 2019; CH.: CAT0938KAW8K01376; PNEUS: RUINS FROTA:  14063 Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>220.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278100", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278100", " TRATOR VALTRA 1780 4X4 V5; ANO: 2007; CH.: 17804732961; HORÍMETRO: 38826 FROTA:  14564 Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>82.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>2000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278103", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278103", " FIAT STRADA 1.4 HARD WORKING CC E; BRANCA; ANO: 2019/2020; PL. FINAL: 56;  KM: 258775  FROTA:  11370 Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>42.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278101", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278101", " TRATOR VALTRA 1780 4X4 V3; ANO: 2006; CH.: 17804629919; HORÍMETRO: 13000 FROTA:  14563 Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>86.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>2000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278104", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278104", " TRATOR NEW HOLLAND TL 85; ANO: 2015; CH.: HCCZTL85TEC131201 FROTA:  14902 Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>89.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>2000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278102", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278102", " MOTOCICLETA HONDA BROS NXR 160; VERMELHA; FLEX; ANO: 2022/2022; PL. FINAL: 34;  FROTA:  10213 OBS: Com óleo baixando Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>10.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278105", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278105", " MOTOCICLETA HONDA BROS NXR 160; PRETA; FLEX; ANO: 2020/2020; PL. FINAL: : 22;  FROTA:  10209 OBS: Com óleo baixando Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>9.500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278106", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278106", " MOTOCICLETA HONDA BROS NXR 160; PRETA; FLEX; ANO: 2020/2020; PL. FINAL:  47;  FROTA:  10199 OBS: Com óleo baixando Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>10.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278107", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278107", " TRATOR JOHN DEERE 8345-R; ANO: 2017; CH.: 18M8345RLGS000394 FROTA:  14763 Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>131</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>330.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278108", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278108", " CAVALO MECÂNICO VOLVO VM 210 4X2 V3; BRANCA; DIESEL; ANO: 2007/2007; PL. FINAL: 53;  KM: 744521 FROTA:  13589 Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>75.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278109", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278109", " TRATOR DE ESTEIRA CAT D5L; ANO: 2022; CH.: CAT000D5LZ2K01170 FROTA:  14026 Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>364.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>2000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278112", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278112", " LAVADORA LOUÇAS INDUSTRIAL NETTER NT 300 3T; ANO: 2022; POT. 13,5 KW FROTA:  Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>5.500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...57 lines deleted...]
-      <c r="F14" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278110", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278110", " CAVALO MECÂNICO VOLVO FH 13 520 6X4 V1; BRANCA; DIESEL; ANO: 2008/2008; PL. FINAL: 42;  KM: 775020 FROTA:  13541 OBS: Câmbio ruim Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>94.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-[...25 lines deleted...]
-      <c r="F15" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278111", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278111", " CAMINHÃO MB 2213 V1; BRANCA; DIESEL; ANO: 1983/1983; PL. FINAL: 14;  KM: 316193 FROTA:  13047 Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>68.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-[...25 lines deleted...]
-      <c r="F16" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278114", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278114", " CAVALO MECÂNICO NH12 460 6X4 V1; BRANCA; DIESEL; ANO: 2006/2006; PL. FINAL: 53;  FROTA:  13531 Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>85.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-[...57 lines deleted...]
-      <c r="F18" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278113", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278113", " FIAT DOBLO 1.8 ESSENCE; BRANCA; FLEX; ANO: 2020/2020; PL. FINAL: 47;  FROTA:  11391 OBS: Frente batida Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-[...318 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278115", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278115", " IMPLEMENTO COMBOIO Vendido no estado em que se encontra.")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>7.700,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278116", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278116", " IMPLEMENTO COMBOIO Vendido no estado em que se encontra.")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>