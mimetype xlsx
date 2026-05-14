--- v0 (2025-10-13)
+++ v1 (2026-05-14)
@@ -269,1883 +269,1651 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278240", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278240", " Peneira de 1 deck - 3,00 x 0,80")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278242", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278242", " Tanque para armazenagem - 5.000 L")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278241", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278241", " Tanque reservatório - Aprox. 8.000 L")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>6.500,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278247", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278247", " Caçamba Meia cana - Rosseti")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278246", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278246", " Retalhos de borracha - Aprox. 100 ton. - Lances por KG")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>0,05</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>0.05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278245", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278245", " Compactador de lixo ")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>8.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278243", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278243", " Britador Cônico Furlan GR 500 - Faltando redutor e polia")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>18.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278249", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278249", " Empilhadeira Clark ")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278244", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278244", " Caminhão Ford 1119 Cargo 2014 - Baú")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>170.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278248", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278248", " Rosca sem fim - Limpeza de plástico.")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>6.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278226", "012")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278226", "Concha de retroescavadeira ")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>3.800,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278231", "013")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278231", "Motoniveladora Patrol Caterpillar 120B")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>55.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278232", "014")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278232", " Pá Carregadeira 924G 2003")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>110.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278223", "015")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278223", "Carreta tanque agrícola ")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278224", "016")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278224", "Lote com modelos e medidas de cabos de aço diversos.")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>5.500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278227", "017")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278227", "Concha de BobCat")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278225", "018")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278225", "Lote com: 02 unid. Tanque de 10.000L")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>24.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278239", "019")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278239", "Retroescavadeira Case 580L 1999 - Motor Cummins série B - Não acompanha Rompedor - Com concha traseira")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>72.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278238", "020")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278238", "Prensa Dan-press")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...25 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278235", "022")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278235", "Escavadeira Caterpillar M322D 2008")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>220.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278234", "023")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278234", " Retífica")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...20 lines deleted...]
-      <c r="E13" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278228", "024")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278228", "Prensa jacaré")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>17.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278229", "025")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278229", "Pá Carregadeira CAT 924G 2003")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>135.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278230", "026")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278230", "Empilhadeira Elétrica Yale ")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>14.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278236", "027")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278236", "Moinho de martelo boca: 1,26x 0,35 - Motor 110Cv")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>145.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278237", "028")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278237", "Silo de ração")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>9.500,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278724", "030")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278724", " Munck Grua Eco 10.000 - Mod 806 R2")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278737", "031")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278737", " Paleteira")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278729", "032")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278729", " Carrinho de manuseio de tambor/ Içamento e girar tambor")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278726", "033")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278726", " Elevador cadeirante - Foca-Braun")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278725", "034")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278725", " Britador de mandíbula - 30x20")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278728", "035")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278728", " Grade Niveladora")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278731", "036")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278731", " Britador de mandíbula móvel sobre carreta de arraste - 15x20 ")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278727", "037")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278727", " Britador de Mandíbula 30x25")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>45.000,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278740", "038")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278740", " Moinho de cana")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278732", "039")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278732", " MB Sprinter Street")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278734", "040")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278734", " Lancha Focker 180 com motor Mercury 90Hp e carreta - Funcionando")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>45.000,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278738", "041")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278738", " Britador 70 x 40 - Esteira 6m x 0,60 - Painel elétrico e cabo com mais de 10m - engate roll-on - 1 motor 25 cv - 2 motores 5 cv - red. Aprox 1/20")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>350.000,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278736", "042")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278736", " Sucata de guilhotina - aprox 3.5 m")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>5.500,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278730", "043")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278730", " Patola traseira de caminhão munck")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278733", "044")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278733", " Tanque Pipa")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278735", "045")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278735", " Britador de mandíbula 90 x 40")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>65.000,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278739", "046")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278739", " Bomba de concreto BL 45/75")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>110.000,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278744", "047")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278744", " Desempenador de vergalhões")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>23.000,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278742", "048")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278742", " Moinho de facas - com 3 facas")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>45.000,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278746", "049")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278746", " Trator de esteira 70Ci - Desmontado")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278819", "050")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278819", "Escavadeira New Holland E215LC.  - Funcionando - Motor de giro revisado com peças originais")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>190.000,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278743", "051")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278743", " Escavadeira FE105 - Desmontado - motor mwm funcionando - motor de giro, tração, braçoes e pistons funcionando.")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>32.000,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278747", "052")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278747", " Arado Hidráulico - Santa Izabel")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
-      <c r="F13" s="4" t="inlineStr">
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278745", "053")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278745", " Rompedor Hidráulico retroescavadeira")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>21.000,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278748", "054")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278748", " Empilhadeira Jungheinrich modelo TFG425")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>21.000,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278749", "055")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278749", " Trator MF85")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>27.000,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278751", "056")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278751", " Retro Case 580H - Sem ano - Aproximadamente 1986")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>37.000,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278750", "057")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/278750", " Caçamba basculante com pistão")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>8.500,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279277", "058")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279277", "Lote com: 03 sopradores tipo roots - Gm35 / Gm 15/ Gm10")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>14.500,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...25 lines deleted...]
-      <c r="F14" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279278", "059")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279278", "Moinho de bola")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-[...313 lines deleted...]
-      <c r="F24" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279903", "060")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279903", "Lote com: 03 galões de combustível - 1.000L ")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-[...1374 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280759", "061")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280759", "Jet Ski Kawasaki")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>