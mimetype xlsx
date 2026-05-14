--- v0 (2025-10-17)
+++ v1 (2026-05-14)
@@ -269,667 +269,587 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280870", "040")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280870", "CARRETA")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280872", "045")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280872", "EQUIPAMENTO ROLL OFF; PARA CAMINHÃO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/281536", "051")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/281536", "EMPILHADEIRA DAEWOO; ANO 1998; MODELO G20S; TORRE AMPLA VISÃO; COMB GLP; CAP. 2TON. - FUNCIONANDO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>39.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/281537", "052")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/281537", "EMPILHADEIRA DAEWOO; ANO 1998; MODELO G20S; TORRE AMPLA VISÃO; COMB GLP; CAP. 2TON. - FUNCIONANDO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279950", "053")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279950", "EMPILHADEIRA YALE; COMB. DIESEL ; CAP. 2.5 TON. - FUNCIONANDO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>96</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>36.250,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279954", "055")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279954", "TRATOR 8 BR; SEM PLAQUETA DE IDENT.")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279960", "056")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279960", "TRATOR FORD DEXTA; ANO INDEFINIDO (1958 A 1964) - FUNCIONANDO")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279955", "057")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279955", "TRATOR VALMET 80 ID - FUNCIONANDO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280871", "058")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280871", "veja o vídeo!! TRATOR VALMET 85 ID; ANO 1979 - FUNCIONANDO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>24.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280874", "059")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280874", "TRATOR MASSEY FERGUSON 35X; ANO INDEFINIDO; MOTOR 4CC")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280873", "060")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280873", "veja o vídeo!! TRATOR TOBATA C/ ROTATIVA; SEM ANO DE IDENTIFICAÇÃO - SOMENTE VÍDEO")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/281235", "061")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/281235", "TRATOR MASSEY FERGUNSOSON 2001; 4X4 MODELO 660 - FUNCIONANDO")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>53.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279951", "070")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279951", "TRANSMISSÃO PÁ CARREGADEIRA VOLVO L90, L110")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279972", "072")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279972", "JOGO DE SAPATA COMPLETA PARA UMA ESCAVADEIRA KOMATSU PC200")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279971", "073")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279971", "RODA GUIA COMPLETA COM MOLA PARA ESCAVADEIRA KOMATSU PC200")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279974", "074")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279974", "CILÍNDRO HIDRÁULICO GUINDASTE PEQUENO (MEDIDAS NAS ESPECIFICAÇÕES)")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279973", "075")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279973", "EIXO COMPLETO PÁ CARREGADEIRA MICHIGAN 75 III")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279975", "076")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279975", "DIFERENCIAL PÁ CARREGADEIRA")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279976", "077")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279976", "PARAMOTOR ASA SOL FLEXUS M; VITORAZZI; ANO 2019 ")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279977", "090")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/279977", "LOTE COM APROX. 60 ESCADAS EM ALUMÍNIO; C/ 5 DEGRAUS PARA 250KG OU C/ 7 DEGRAUS PARA 150KG")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>