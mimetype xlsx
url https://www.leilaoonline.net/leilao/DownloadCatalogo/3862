--- v0 (2025-10-10)
+++ v1 (2026-05-14)
@@ -269,1947 +269,1707 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280300", "1267")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280300", " TRATOR JOHN DEERE 6180J; ANO 2012; FR3105. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>91.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280297", "1268")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280297", " TRATOR JOHN DEERE 6180J; ANO 2012. - FR3107. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>66.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280293", "1269")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280293", " QUADRICICLO TRX 420 FOURTRAX; ANO 2018. - FR177. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280298", "1309")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280298", " TRATOR CASE MAXXUM 180; ANO 2013. - FR339. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>71.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/282108", "1310")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/282108", "RENAULT DUSTER 2.0 D 4X4; ANO 2015/2016; BRANCA. - FR101065. - LOC. MONTE BELO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>33.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280343", "1319")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280343", "QUADRICICLO TRX 420 FOURTRAX; ANO 2018. - FR178. - LOC. MONTE ALEGRE")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280291", "1352")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280291", " PULVERIZADOR 1500L; ANO 2013. - ID9084. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280299", "1353")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280299", " PULVERIZADOR HERBIPLUS 7 RUAS; ANO 2006. - ID952. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280306", "1354")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280306", " PULVERIZADOR HERBIPLUS 7 RUAS; ANO 2006. - ID950. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>2.750,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280295", "1355")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280295", " GRADE INTERMEDIARIA CONT. REMOTO 28"X20; ANO 2000. - ID946. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280296", "1356")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280296", " GRADE INTERMEDIARIA 24 DISCOS; ANO 2005. - ID985. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280289", "1357")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280289", " TRANSBORDO ATA 10500; ANO 2012. - FR6200. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280304", "1358")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280304", " ARADO IKEDA MFD4PMHD; ANO 2005. - ID914. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280292", "1359")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280292", " ARADO IKEDA MFD4PMHD; ANO 2005. - ID913. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280301", "1360")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280301", " ARADO IKEDA MFD4PMHD; ANO 2005. - ID911. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280305", "1361")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280305", " ARADO IKEDA MFD4PMHD; ANO 2005. - ID912. - LOC. MONTE BELO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280290", "1362")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280290", " ARADO IKEDA MFD4PMHD; ANO 2000. - ID910. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280294", "1363")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280294", " TRANSBORDO ATA 10500; ANO 2012. - FR6198. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>18.500,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280303", "1364")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280303", " TRANSBORDO ATA 10500; ANO 2011. - FR6098. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280308", "1365")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280308", " TRANSBORDO ATA 4000; ANO 2010. - FR6095. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280307", "1366")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280307", " TRANSBORDO ATA 4000; ANO 2010. - FR6084. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280309", "1367")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280309", " TRANSBORDO ATA 10500; ANO 2011. - FR6096. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280312", "1368")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280312", " TRANSBORDO ATA 10500; ANO 2011. - FR6100. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280311", "1369")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280311", " TRANSBORDO ATA 10500; ANO 2011. - FR6110. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280310", "1370")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280310", " TRANSBORDO ATA 10500; ANO 2009. - FR6173. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280314", "1371")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280314", " TRANSBORDO ATA 10500; ANO 2011. - FR6101. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>11.500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280316", "1372")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280316", " TRANSBORDO ATA 4000; ANO 2010. - FR6195. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>11.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280315", "1373")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280315", " SEMI REBOQUE FACCHINI IR RER CS; ANO 2001/2001; VERMELHA. - FR601. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280313", "1374")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280313", " TRANSBORDO ATA 10500; ANO 2013. - FR6131. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280318", "1375")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280318", " TRANSBORDO ATA. - S/ID. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280317", "1376")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280317", " TRANSBORDO ATA 10500; ANO 2013. - FR196. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280324", "1377")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280324", " SUCATA MOTOBOMBA. - ID753. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>4.250,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280319", "1378")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280319", " TRANSBORDO ATA 10500; ANO 2011. - FR6105. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280320", "1379")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280320", " TRATOR JOHN DEERE 6180J; ANO 2012. - FR3115. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>47.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280322", "1380")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280322", " TRATOR JOHN DEERE 6180J; ANO 2012. - FR3100. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280323", "1381")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280323", " TRATOR CASE MAXXUM 135; ANO 2013. - FR350. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>62.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280321", "1382")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280321", " CAMINHAO MERCEDES BENZ AXOR LOC TRATOR; ANO 2013/2013; BRANCA. - FR281. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>78.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280327", "1383")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280327", " CAMINHAO VOLVO FM12 420 6X4R; ANO 2005/2005; BRANCA;(SUCATA/SEM DOCUMENTO). - LOC. MONTE BELO ")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>32.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280325", "1384")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280325", " CAMINHAO MERCEDES BENZ AXOR LOC TRATOR; 2013/2013; BRANCA. - FR282. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>111.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280328", "1385")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280328", " CAMINHAO VOLVO FM CAM 3E VIR; ANO 2007/2007; BRANCA. - FR271. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>72.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280329", "1386")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280329", " CAMINHAO VOLVO FM CAM 3E VIR; ANO 2006/2006; BRANCA. - FR265. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>92.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280326", "1387")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280326", " CAMINHAO VOLVO FM12 420 6X4R; ANO 2005/2005; BRANCA;(SUCATA/SEM DOCUMENTO). - LOC. MONTE BELO ")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>38.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280335", "1388")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280335", " CAMINHAO MERCEDES BENZ ATEGO 1315; ANO 2006/2006; BRANCA. - FR2003. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>85.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280330", "1389")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280330", " CAMINHAO VOLVO FM12 420 6X4R; ANO 2005/2005; BRANCA;(SUCATA/SEM DOCUMENTO). - LOC. MONTE BELO ")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>21.000,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280332", "1390")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280332", " CAMINHÃO FORD F-4000 4X4 P; ANO 2016/2017; BRANCA. - FR167. - LOC. LOC. MONTE BELO ")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>106.000,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280334", "1391")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280334", " CAMINHÃO FORD F-4000 4X4 P; ANO 2016/2017; BRANCA. - FR168. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>107.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280331", "1392")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280331", " CAMINHAO MERCEDES BENZ  ATEGO 1315; ANO 2006/2006; BRANCA. - FR202. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>62.000,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280339", "1393")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280339", " TRATOR JOHN DEERE 6180J; ANO 2012. - FR3110. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>47.000,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280337", "1394")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280337", " TRATOR JOHN DEERE 6180J; ANO 2012. - FR3114.- LOC. MONTE BELO ")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>72.000,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280341", "1395")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280341", " TRATOR JOHN DEERE 6180J; ANO 2012. - FR3118. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>49.000,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280338", "1396")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280338", " TRATOR CASE MAXXUM 135; ANO 2013. - FR342. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280333", "1397")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280333", " TRATOR VALTRA BL 88; ANO 2006. - FR733. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>86.000,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280336", "1398")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280336", " TRATOR JOHN DEERE 6180J; ANO 2012. - FR3116. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>84.000,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280340", "1399")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280340", " TRATOR JOHN DEERE 6180J; ANO 2012. - FR3102. - LOC. MONTE BELO ")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>81.000,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280344", "1400")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280344", "KIT DE GPS PILOTO AUTOMÁTICO TRIMBLE:CONTÉM RECEPTOR NAV 900; MONITOR GFX-1060TM; RÁDIO RTK AG 820. - NUM. SÉRIE 6315601464. - LOC. MONTE BELO")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280345", "1401")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280345", "KIT DE GPS PILOTO AUTOMÁTICO TRIMBLE:CONTÉM RECEPTOR NAV 900; MONITOR GFX-1060TM; RÁDIO RTK AG 820. - NUM. SÉRIE 6315601473. - LOC. MONTE BELO")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280346", "1402")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280346", "KIT DE GPS PILOTO AUTOMÁTICO TRIMBLE:CONTÉM RECEPTOR NAV 900; MONITOR GFX-1060TM; RÁDIO RTK AG 820. - NUM. SÉRIE 6321680198. - LOC. MONTE BELO")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280347", "1403")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280347", "KIT DE GPS PILOTO AUTOMÁTICO TRIMBLE:CONTÉM RECEPTOR NAV 900; MONITOR GFX-1060TM; RÁDIO RTK AG 820. - NUM. SERIE 6315601303. - LOC. MONTE BELO")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280348", "1404")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280348", "KIT DE GPS PILOTO AUTOMÁTICO TRIMBLE:CONTÉM RECEPTOR NAV 900; MONITOR GFX-1060TM; RÁDIO RTK AG 820. - LOC. MONTE BELO")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/281239", "1405")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/281239", "07 RECEPTORES JOHN DEERE STAR FIRE 3000. - (APENAS O RECEPTOR). - LOC. MONTE BELO")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>61.000,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>