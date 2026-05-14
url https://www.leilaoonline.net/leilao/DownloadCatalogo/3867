--- v0 (2025-12-18)
+++ v1 (2026-05-14)
@@ -269,1275 +269,1119 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280754", "1435")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280754", " CAMINHÃO MERCEDES BENZ AXOR 3344S 6X4, ANO 2009/2009, BRANCO - FR59255 - (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO) - LOC. SERRANA/SP")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>109.100,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280750", "1436")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280750", " COLHEDORA JOHN DEERE 3520, ANO 2009 - FR52655 - LOC. SERRANA/SP")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280753", "1438")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280753", " EMPILHADEIRA LINDE H160D, ANO 2010 - FR52845 - LOC. SERRANA/SP")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>75.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280745", "1440")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280745", " EMPILHADEIRA LINDE H160D, ANO 2010 - FR52846 - LOC. SERRANA/SP")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>75.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280746", "1441")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280746", " EMPILHADEIRA LINDE H160D, ANO 2010 - FR52843 - LOC. SERRANA/SP")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>75.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280740", "1442")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280740", " EMPILHADEIRA LINDE H160D, ANO 2013 - FR51289 - LOC. SERRANA/SP")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280757", "1443")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280757", " EMPILHADEIRA LINDE H160D, ANO 2011 - FR50778 - LOC. SERRANA/SP")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>50.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280741", "1444")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280741", " MOTOCICLETA HONDA NXR 160 BROS ESDD, ANO 2017/2017, VERMELHA - FR55380 - (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO) - LOC. SERRANA/SP")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280738", "1445")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280738", " MOTOCICLETA HONDA NXR 160 BROS ESDD, ANO 2017/2017, VERMELHA - FR55375 - (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO) - LOC. SERRANA/SP")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>8.750,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280742", "1446")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280742", " PULVERIZADOR JACTO 3000/24, ANO 2010 - FR57888 - LOC. SERRANA/SP")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>92.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280734", "1447")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280734", " PLANTADORA DMB PCP 6000, ANO 2009 - FR57687 - LOC. SERRANA/SP")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280749", "1448")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280749", " MOTOCICLETA HONDA NXR 160 BROS ESDD, ANO 2018/2018, VERMELHA - FR54740 - (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO) - LOC. SERRANA/SP")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280748", "1449")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280748", " MOTOCICLETA HONDA NXR 160 BROS ESDD, ANO 2017/2017, VERMELHA - FR55377 - (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO) - LOC. SERRANA/SP")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>7.250,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280739", "1450")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280739", " PLANTADORA DMB PCP 6000, ANO 2009 - FR57688 - LOC. SERRANA/SP")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280743", "1451")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280743", " PULVERIZADOR JACTO 3000/24, ANO 2016 - FR52314 - LOC. SERRANA/SP")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>200.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280747", "1452")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280747", " TRATOR HUSGYARNA YTH 204 2TD, ANO 2019 - FR56153 - LOC. SERRANA/SP")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280735", "1453")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280735", " PULVERIZADOR JACTO 3000/24, ANO 2010 - FR50445 - LOC. SERRANA/SP")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>98.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280751", "1454")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280751", " MOTOCICLETA HONDA NXR 160 BROS ESDD, ANO 2017/2017, VERMELHA - FR53852 - (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO) - LOC. SERRANA/SP")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>7.750,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280744", "1455")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280744", "VEJA VÍDEO!!! CAMINHÃO SCANIA G540A 6X4 XT CS, ANO 2021/2021, BRANCO - FR63333 - (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO) - LOC. SERRANA/SP")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>320.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280756", "1456")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280756", " PLANTADORA DMB PCP 6000 - S/FR - LOC. SERRANA/SP")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280755", "1457")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280755", " VEJA VÍDEO!!! CAMINHÃO SCANIA G540A 6X4 XT CS, ANO 2021/2021, BRANCO - FR63340 - (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO) - LOC. SERRANA/SP")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>320.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280737", "1458")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280737", " VEJA VÍDEO!!! CAMINHÃO SCANIA G540A 6X4 XT CS, ANO 2021/2021, BRANCO - FR63337 - (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO) - LOC. SERRANA/SP")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>320.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280752", "1460")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/280752", " MOTOCICLETA HONDA NXR 160 BROS ESDD, ANO 2017/2017, VERMELHA - FR55381 - (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO) - LOC. SERRANA/SP")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>9.250,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283121", "1461")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283121", "APROX. 10 PNEUS MOTO DIVERSOS. - VEJA DESCRITIVO DE ITENS. - LOC. LOC. SERRANA/SP")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283119", "1462")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283119", "APROX. 119 CORREIAS DE TRANSMISSÃO DIVERSAS. - VEJA DESCRITIVO DE ITENS. - LOC. SERRANA/SP")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283120", "1463")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283120", "APROX. 23 MANGUEIRAS HIDRAULICAS DIVERSAS. - VEJA DESCRITIVO DE ITENS. - LOC. SERRANA/SP")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283122", "1464")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283122", "ENGRENAGEM ADDN; PINHÃO PARALELO. - VEJA DESCRITO DE ITENS. - LOC. SERRANA/SP")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283123", "1465")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283123", "APROX. 2.207 PEÇAS DIVERSAS CASE. - VEJA DESCRITIVO DE ITENS. - LOC. SERRANA/SP")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283124", "1466")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283124", "APROX. 213 PEÇAS DIVERSAS SERMAG / SANTAL. - VEJA DESCRITIVO DE ITENS. - LOC. SERRANA/SP")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283168", "1467")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283168", "APROX. 257 PEÇAS DIVERSAS EMPILHADEIRA. - VEJA DESCRITIVO DE ITENS. - LOC. SERRANA/SP")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283169", "1468")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283169", "APROX. 240 PEÇAS DIVERSAS VOLVO. - VEJA DESCRITIVO DE ITENS. -  LOC. SERRANA/SP")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283170", "1469")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283170", "APROX. 51 FILTROS DIVERSOS. - VEJA DESCRITIVO DE ITENS. - LOC. SERRANA/SP")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283172", "1470")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283172", "APROX. 324 PEÇAS DIVERSAS JOHN DEERE. - VEJA DESCRITIVO DE ITENS.- LOC. SERRANA/SP")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283173", "1471")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283173", "APROX. 113 PEÇAS DIVERSAS DE VEDAÇÕES. - VEJA DESCRITIVO DE ITENS. - LOC.SERRANA/SP")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283180", "1472")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283180", "APROX. 108 ITENS DIVERSOS EPI E SINALIZAÇÃO. - VEJA DESCRITIVO DE ITENS. - LOC. SERRANA/SP")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283181", "1473")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283181", "APROX. 150 PEÇAS DIVERSAS INDUSTRIAIS. - VEJA DESCRITIVO DE ITENS. - LOC. SERRANA/SP")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283186", "1474")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283186", "APROX. 369 ITENS DIVERSOS: TURBINA MOTOR CASE REMAN, KIT VEDACAO CILINDRO HIDR CASE E OUTROS. - VEJA DESCRITIVO DE ITENS. - LOC. SERRANA/SP")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283187", "1475")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283187", "APROX. 341 ITENS DIVERSOS; RETENTOR MOTOR RODA LINDE 0009280276, MANGUEIRAS INTERCOOLER E OUTROS. - VEJA DESCRITIVO DE ITENS . - LOC. SERRANA/SP")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283189", "1476")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283189", "10 PNEUS AGR 1400 X 24 16 LONAS 306923. - LOC. SERRANA/SP")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>