--- v0 (2025-12-18)
+++ v1 (2026-05-14)
@@ -269,347 +269,307 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283196", "020")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283196", "veja o vídeo!! TRATOR AGRÍCOLA MASSEY FERGUSON 290 CABINADO; ANO 1992; COMB. DIESEL - FUNCIONANDO OPERACIONAL")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>36.250,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283195", "021")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283195", "veja o vídeo!! TRATOR AGRÍCOLA MASSEY FERGUSON 6711; ANO 2020.; COMB. DIESEL - FUNCIONANDO OPERACIONAL")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>180.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283193", "025")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283193", "veja o vídeo!! TRATOR AGRÍCOLA VALTRA BM 100; ANO 2007; COMB. DIESEL - FUNCIONANDO OPERACIONAL")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>102.250,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283192", "026")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283192", "TRATOR AGRÍCOLA VALTRA BM 100; ANO 2007; COMB. DIESEL - FUNCIONANDO OPERACIONAL")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>100.250,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283190", "030")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283190", "veja o vídeo!! TRATOR AGRÍCOLA JOHN DEERE 5078; ANO 2019; COMB. DIESEL - FUNCIONANDO OPERACIONAL")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>114.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283191", "031")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283191", "veja o vídeo!! TRATOR AGRÍCOLA JOHN DEERE 5078; ANO 2018; COMB. DIESEL - FUNCIONANDO OPERACIONAL")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>95.750,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283194", "035")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283194", "veja o vídeo!! TRATOR AGRÍCOLA CASE MX 110; ANO 2004; COMB. DIESEL - FUNCIONANDO OPERACIONAL")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>75.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283198", "040")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283198", "veja o vídeo!! CAMINHÃO IVECO/TECTOR 240E28; 2015/2015; COR CINZA; COMB. DIESEL; C/ TANQUE INÓX - FUNCIONANDO OPERACIONAL")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>150.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283199", "045")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283199", "CAMINHÃO FORD/CARGO 2630; 2000/2000; COR BRANCA; COMB. DIESEL; C/ TANQUE AÇO CARBONO - FUNCIONANDO OPERACIONAL")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="B16" s="4" t="inlineStr">
-[...109 lines deleted...]
-      </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>132.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283197", "050")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/283197", "LOTE COM 01 ÁREA DE VIVÊNCIA COM NR 31; ANO 2022 - FUNCIONANDO OPERACIONAL")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>27.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>