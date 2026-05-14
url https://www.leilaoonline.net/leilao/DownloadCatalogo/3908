--- v0 (2026-02-06)
+++ v1 (2026-05-14)
@@ -269,507 +269,447 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284776", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284776", " Motor Volkswagen 1.6 ( sem uso com nota)")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>6.800,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284777", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284777", " Lote de prateleiras, peças e sucatas")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284772", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284772", " Lote de materiais eletrônicos diversos ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284778", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284778", " Lote de poltronas e cadeiras diversas")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284766", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284766", " Lote de sucatas diversas ")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>1.450,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284779", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284779", " Lote de camas, colchões e cadeiras ")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284768", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284768", " Lote de luminárias diversas")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>2.900,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...25 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284765", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284765", " Lote de sucata - Aproximadamente 10 toneladas de defensas e placas")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>6.400,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284774", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284774", " Carretinha sucata - Sem documento ")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284767", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284767", " Carretinha sucata - Sem documento ")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284769", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284769", " Chassi com rodas - Sucata - Sem documento")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284771", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284771", " Carretinha sucata - Sem documento ")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F13" s="4" t="inlineStr">
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...15 lines deleted...]
-      <c r="D14" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284770", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284770", " Lote com: 02 pneus sem uso ")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284773", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284773", " Carretinha banheiro sucata - sem documento")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E14" s="5" t="inlineStr">
-[...100 lines deleted...]
-      <c r="F17" s="4" t="inlineStr">
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-[...222 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284775", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284775", " Carretinha banheiro sucata - sem documento")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>