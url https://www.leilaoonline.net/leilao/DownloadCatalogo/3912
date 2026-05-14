--- v0 (2025-10-13)
+++ v1 (2026-05-14)
@@ -269,955 +269,839 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285294", "1900")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285294", " CAMINHÃO FORD/F1400 HD ANO 1996/1996 - COR BRANCA - DIESEL / COM TANQUE 15.000 LTS. - FUNCIONANDO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285289", "1901")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285289", " CAMINHÃO MB/L1519 CARROCERRIA ANO 1982/1982 - COR AMARELA - DIESEL- FUNCIONANDO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>37.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285292", "1902")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285292", " BOBCAT MOD. S130 ANO 2008 - FUNCIONANDO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>75.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285290", "1903")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285290", " RETROESCAVADEIRA CATERPILLAR MOD. 416E ANO 2015 - 4X4 - FUNCIONANDO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>195.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285297", "1904")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285297", " MOTONIVELADORA CATERPILLAR MOD. 120H - ANO 2008- COM RIPPER TRASEIRO - FUNCIONANDO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>320.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285295", "1905")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285295", " TRATOR VALTRA MOD. 785 ANO 2003 -TRAÇADO FUNCIONANDO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>78.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285299", "1906")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285299", " TRATOR MASSEY FERGUSSON MOD. 265 ANOD 1986 - DIREÇÃO HIDRÁUICA")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>38.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285293", "1907")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285293", " PÁ CARREGADEIRA CASE MOD. 821E ANO 2008 - FUNCIONANDO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>155.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285291", "1908")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285291", " PRANCHA RANDON 3 EIXOS ANO 2008/2009")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>124.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285296", "1909")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285296", " MOTONIVELADORA NEW HOLLAND MOD. 140B ANO 2008 - COM RIPPER TRASEIRO - FUNCIONANDO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>178.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285300", "1910")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285300", " MINIESCAVADEIRA YANMAR MOD. SV08 ANO 2013 - FUNCIONANDO")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>52.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285298", "1911")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285298", " MOTONIVELADORA CATERPILLAR MOD. 120H ANO 2005")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>260.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284070", "2000")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284070", "BAÚ REFRIGERADO 5,00 X 2,40 MTS.")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284060", "2001")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284060", "TRATOR MAXION  MOD. 3000 4x4 EMPILHADEIRA ANO 2011")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>98.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284068", "2002")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284068", " ENXADA ROTATIVA MARCA LAVRALE")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284065", "2004")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284065", " SUBSOLADOR AMARELO PECINI")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284067", "2005")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284067", " SUBSOLADOR AZUL ")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284061", "2006")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284061", " CONCHA 1,70 COMPRIMENTO X 0,80 ALTURA X 0,60 PROFUNDIDADE")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284071", "2007")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284071", "PÁ CARREGADEIRA CASE MOD. W20E ANO 1997   - (FUNCIONANDO)")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>145.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284062", "2008")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284062", " MISTURADOR COM BALANÇA")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>65.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284069", "2010")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284069", "TRATOR MASSEY FERGUSON  MOD. 265 ANO 1994  - DIREÇÃO HIDRÁULICA -  RODEIRO ARO 30 ")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284074", "2011")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284074", "SEMIREBOQUE SR/RANDON SR BA - 3 EIXOS ANO 2000/2001 ( CAÇAMBA) ")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284072", "2013")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284072", "CARRETA 2 EIXOS ")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284073", "2014")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284073", "CARRETA  - LATA PISO DE MADEIRA")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284063", "2016")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284063", " BAÚ 5,50 X 2,30 X 2,40 ALTURA")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284066", "2017")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284066", " BAÚ 8,50 X 2,60 X 2,40 ALTURA - PISO CHAPEADO")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284064", "2018")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284064", " CARROCERIA MALHAL FERRO FUNDO CHAPEADO 6,00 X 2,40")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284058", "2046")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284058", " EQUIPAMENTO LIMPEZA DE BOCA DE LOBO - ASPIRA E EMPURRA - NO ESTADO")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284059", "2061")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284059", "CALCAREADEIRA SPANDER ")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>