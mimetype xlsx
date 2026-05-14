--- v0 (2025-10-17)
+++ v1 (2026-05-14)
@@ -269,987 +269,867 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284082", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284082", " SPREADER-BAR - mod. S5 530mm - 13710 mm - CAPAC. 85 TON.")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>22.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284085", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284085", " SPREADER-BAR - mod. S6 530mm - 14160 mm - CAPAC. 85 TON")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>22.500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284092", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284092", " SPREADER-BAR - mod. S16 310mm - 9100 mm - CAPAC. 45 TON")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284090", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284090", " SPREADER-BAR - mod. S18 308mm - 10570mm - CAPAC. 50 TON")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>17.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284080", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284080", " SPREADER-BAR - mod. S20 415mm - 11000mm - CAPAC. 200 TON.")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284086", "012")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284086", " DEFENSA YOKOHAMA YK8 - 1900 x 3800 - MACIÇA")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284083", "013")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284083", " APROX, 113 UN. - DORMENTE MADEIRA SUCUPIRA A240 X L170 TAM. ENTRE 3 E 3,5M")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>12.300,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284088", "014")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284088", " 03 UNIDADES DE CABOS DE AMARRAÇÃO SENDO; 01 UN. CABO DE AMARRAÇÃO CETIM 4,5" COR BRANCO APROX. 110 METROS, 01 UN CABO DE AMARRAÇÃO NYLON 3,5" COR AMARELO APROX. 110 METROS E 01 UN. CABO DE AMARRAÇÃO NYLON 3,5" COR LARANJA APROX. 110 METROS")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284087", "015")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284087", " 05 UN. BOIAS DE SINALIZAÇÃO NÁUTICA 1,65M X 55CM ")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284081", "016")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284081", " 07 UN. CABOS DE AÇO (ESLINGAS) AVARIADOS. 1.1/2´´ A 2.1/2´´")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284089", "018")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284089", " BARCO DE FERRO ( BALEEIRA) 8000C x 2000L x 1000A")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284084", "019")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284084", " BARCO DE FERRO ( BALEEIRA) 8000C x 2000L x 1000A")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284091", "021")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284091", " SEÇÃO DE LANÇA DE GUINDASTE: 03 UN. SENDO 01 TUBO QUADRADO 2000A x 1900L x 6300C E 02 UN. TUBO REDONDO 1900A x 1700L x 6250")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284093", "022")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284093", "MOITÃO ( USADO NO ESTADO)")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284094", "023")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284094", "03 UN. FLUTUANTES ONDULADOS SENDO; 01 MEDIDA APROX. 1000MMX700MM E 02 MEDIDA APROX. 2000MMX1350MM")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284095", "024")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284095", "03 UN. -  CABO DE AÇO 2" ENTRELAÇADOS , FORMANDO CONJUNTO DE 21 MTS. COM CAPAC. 285 TON. ( USADO NO ESTADO)")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284096", "025")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284096", "02 UN. BOX METÁLICOS - 3200mm X 1600 X 600 ( USADO NO ESTADO)")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284097", "026")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284097", "10 UN. - CARRETÉIS ( USADOS NO ESTADO)")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284098", "027")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284098", "04 UN. - GUINCHO DE ARRASTE , DIVERSOS ( USADOS NO ESTADO)")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...46 lines deleted...]
-      <c r="E13" s="5" t="inlineStr">
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>36.500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284099", "028")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284099", "04 UN. - CABOS DE AÇO 2"  - ENTRELAÇADO , COM 10,5 MTS CAPAC. 285 TON.")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284100", "030")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284100", "BOTE SEM MOTOR   - USADO  SEM GARANTIA")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284101", "031")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284101", "ACESSÓRIOS PARA GUINDASTE TRELIÇADO")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
-      <c r="F13" s="4" t="inlineStr">
-[...218 lines deleted...]
-      <c r="E20" s="5" t="inlineStr">
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284102", "032")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284102", "MOITÃO SEM INFORMAÇÕES TÉCNICAS")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
-      <c r="F20" s="4" t="inlineStr">
-[...90 lines deleted...]
-      <c r="E23" s="5" t="inlineStr">
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284103", "033")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284103", "MOITÃO CAPACIDADE 90 TONELADAS")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
-      <c r="F23" s="4" t="inlineStr">
-[...176 lines deleted...]
-      <c r="C29" s="4" t="inlineStr">
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284104", "034")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284104", "MOITÃO SEM INFORMAÇÕES TÉCNICAS")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284105", "035")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284105", "CONJUNTO GERADOR 750KVA - NO CONTAINER DE 20´ MOTOR DETROIT DIESEL  - NO ESTADO SEM GARANTIA")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>36.900,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284106", "036")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284106", "02 UN. -  FLUTUANTES DE AÇO - COMPRIMENTO 13,5M x LARGURA 3M x ALTURA 1,5M")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>120.900,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284107", "037")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284107", "11 UN. -  BARRICAS DE MADEIRA")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>3.900,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284108", "038")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284108", " CONJUNTO BATE ESTACAS AMERICAN HOIST &amp; DERRICK  - MOTOR MWM 6 CIL - NO ESTADO SEM GARANTIA")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D29" s="4" t="inlineStr">
+      <c r="D39" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E29" s="5" t="inlineStr">
-[...100 lines deleted...]
-      <c r="F32" s="4" t="inlineStr">
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>55.500,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-[...222 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284109", "039")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/284109", "07 UN. -  BÓIAS DE AÇO")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>9.900,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>