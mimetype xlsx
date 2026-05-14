--- v0 (2025-12-18)
+++ v1 (2026-05-14)
@@ -269,923 +269,811 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285408", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285408", " CAMINHAO CAVALO MECANICO 16 TON - FORD 1932 - 4X2 - 2011 / 2012 PLACA:  FCB6323 CHASSI:  9BFYEA4Y3CBS93952 RENAVAM:  467785546 OBS:  Veículo reformado. Está alguns meses parado (fora de operação). Vendido no estado em que se encontra.Conforme Síntese ANEXO")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>76.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285407", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285407", " VW - GOL POWER 1.6 - 4X2 - 2011 PLACA:  EIB8A86 CHASSI:  9BWAB05UXBT238357 RENAVAM:  303194154 OBS:  Veículo com motor fundido e desmontado (partes dentro do veículo, podendo faltar peças ou componentes). Vendido no estado em que se encontra.Conforme Síntese ANEXO")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>8.500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285409", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285409", " VW - SAVEIRO 1.6 - 4X2 - 2009 / 2010 PLACA:  ELZ6784 CHASSI:  9BWKB05W1AP031286 RENAVAM:  163862060 OBS:  Veículo com motor fundido. Vendido no estado em que se encontra.Conforme Síntese ANEXO")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>16.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285406", "005")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285406", " PRENSA DE BANCADA OBS:  EQUIPAMENTO FUNCIONANDO. VENDIDO NO ESTADO EM QUE SE ENCONTRA.")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>4.250,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285411", "006")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285411", " COMPRESSOR Nº 1 OBS:  EQUIPAMENTO FUNCIONANDO, PORÉM ESTÁ PARADO JÁ FAZ UM TEMPO (NÃO TESTADO NOVAMENTE). VENDIDO NO ESTADO EM QUE SE ENCONTRA.")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285412", "007")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285412", " COMPRESSOR Nº 2 - CHIAPERINI  OBS:  EQUIPAMENTO PRECISA FAZER TESTE (FIO DA TOMADA CORTADO, IMPEDE DE FAZER TESTE). VENDIDO NO ESTADO EM QUE SE ENCONTRA.")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285416", "008")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285416", " TANQUE PLÁSTICO 5.000 LITROS - Nº 1 OBS:  VENDIDO NO ESTADO EM QUE SE ENCONTRA.")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285417", "009")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285417", " TANQUE PLÁSTICO 5.000 LITROS - Nº 2 OBS:  NÃO TESTADO. VENDIDO NO ESTADO EM QUE SE ENCONTRA.")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285413", "010")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285413", " VAP INDUSTRIAL OBS:  NÃO FUNCIONA. VENDIDO NO ESTADO EM QUE SE ENCONTRA.")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285414", "011")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285414", " MÁQUINA DE SERRA - SKIL OBS:  EQUIPAMENTO FUNCIONANDO, PORÉM ESTÁ PARADO JÁ FAZ UM TEMPO (NÃO TESTADO NOVAMENTE). VENDIDO NO ESTADO EM QUE SE ENCONTRA.")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A12" s="5" t="inlineStr">
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285415", "012")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285415", " MÁQUINA DE SERRA - BOSCH OBS:  EQUIPAMENTO FUNCIONANDO")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285418", "013")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285418", " FURADEIRA DE BANCADA - MOTOMIL FB 160 OBS:  EQUIPAMENTO FUNCIONANDO, PORÉM ESTÁ PARADO JÁ FAZ UM TEMPO (NÃO TESTADO NOVAMENTE). VENDIDO NO ESTADO EM QUE SE ENCONTRA.")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285420", "014")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285420", " ROSQUEADEIRA ELÉTRICA - CARACOL RE4 OBS:  NÃO FUNCIONA - PRECISA DE REFORMA. VENDIDO NO ESTADO EM QUE SE ENCONTRA.")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285419", "015")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285419", " COMPRESSOR Nº 3 OBS:  EQUIPAMENTO FUNCIONANDO, PORÉM ESTÁ PARADO JÁ FAZ UM TEMPO (NÃO TESTADO NOVAMENTE). VENDIDO NO ESTADO EM QUE SE ENCONTRA.")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285423", "016")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285423", " SOPRADOR / ASPIRADOR OBS:  NÃO FUNCIONA. VENDIDO NO ESTADO EM QUE SE ENCONTRA.")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285424", "017")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285424", " FURADEIRA DE BANCADA - CHIAPERINI CH FB 16 LC - 500W OBS:  EQUIPAMENTO FUNCIONANDO, PORÉM ESTÁ PARADO JÁ FAZ UM TEMPO (NÃO TESTADO NOVAMENTE). VENDIDO NO ESTADO EM QUE SE ENCONTRA.")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285421", "018")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285421", " REBITADEIRA P/ LONA DE FREIO - KIOMI PFK 3000F OBS:  EQUIPAMENTO FUNCIONANDO, PORÉM ESTÁ PARADO JÁ FAZ UM TEMPO (NÃO TESTADO NOVAMENTE). VENDIDO NO ESTADO EM QUE SE ENCONTRA.")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285422", "019")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285422", " CABINE DE PINTURA COMPLETA OBS:  NUNCA UTILIZADA. NÃO TESTADA. PODE ESTAR FALTANDO ALGUMA PARTE E/OU COMPONENTE. VENDIDO NO ESTADO EM QUE SE ENCONTRA.")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285425", "020")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285425", " PALETEIRA / TRANSPALETE HIDRÁULICO - TRANSFORM - Nº 01 OBS:  NÃO TESTADO. VENDIDO NO ESTADO EM QUE SE ENCONTRA.")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285429", "021")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285429", " PALETEIRA / TRANSPALETE HIDRÁULICO - TM 2220 - Nº 03 OBS:  NÃO TESTADO. VENDIDO NO ESTADO EM QUE SE ENCONTRA.")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285426", "022")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285426", " PALETEIRA / TRANSPALETE HIDRÁULICO - TM 2220 - Nº 04 OBS:  NÃO TESTADO. VENDIDO NO ESTADO EM QUE SE ENCONTRA.")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285427", "023")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285427", " PALETEIRA / TRANSPALETE HIDRÁULICO - TM 2220 - Nº 05 OBS:  NÃO TESTADO. VENDIDO NO ESTADO EM QUE SE ENCONTRA.")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285428", "024")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285428", " PALETEIRA / TRANSPALETE HIDRÁULICO - MENEGOTTI - Nº 06 OBS:  NÃO TESTADO. VENDIDO NO ESTADO EM QUE SE ENCONTRA.")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285430", "025")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285430", " PALETEIRA / TRANSPALETE HIDRÁULICO - TM 2220 - Nº 07 OBS:  NÃO TESTADO. VENDIDO NO ESTADO EM QUE SE ENCONTRA.")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285432", "026")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285432", " PALETEIRA / TRANSPALETE HIDRÁULICO - TM 2220 - Nº 08 OBS:  NÃO TESTADO. VENDIDO NO ESTADO EM QUE SE ENCONTRA.")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285431", "027")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285431", " MATERIAS ESTOQUE ESTRE - DIVERSOS OBS:  VENDIDO NO ESTADO EM QUE SE ENCONTRA. Conforme Síntese ANEXO")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>5.500,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...25 lines deleted...]
-      <c r="F13" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285434", "028")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285434", " MATERIAS ESTOQUE VIVA - DIVERSOS OBS:  VENDIDO NO ESTADO EM QUE SE ENCONTRA. Conforme Síntese ANEXO")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>10.500,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...766 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285433", "029")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285433", " MATERIAS ESTOQUE SOMA - DIVERSOS OBS:  VENDIDO NO ESTADO EM QUE SE ENCONTRA. Conforme Síntese ANEXO")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>