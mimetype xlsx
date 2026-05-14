--- v0 (2025-10-25)
+++ v1 (2026-05-14)
@@ -269,187 +269,167 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285754", "013")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285754", "CAM. MUNCK VOLVO VM270, FROTA: 1556, ANO: 2012/ 2013 PLACA:   OPZ0907 CHASSI:  93KK0R1D1DE138273. OBS:  Caminhão não foi testado. ETIQUETA VIS: Dentro dos padrões, está obstruída por excesso de tinta e a outra apresenta desgaste. Será necessário realizar a substituição.PLACA:  lacre rompido e plaq")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>162.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285755", "014")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285755", "CAM. MUNCK VOLVO VM270, FROTA:1555,  ANO: 2013 PLACA:  OPW5J57 CHASSI:  3KK0R1D3DE140222 OBS:  Equipamento será vendido da forma que se encontra e sem os agregados. Vazamento da caixa de direção, semana barra estabilizadora da suspensão dianteira. Lanterna traseira .quebrada. Partes de cobertura d")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>225.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285887", "015")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285887", " GUINDASTE HID 2,5TON , ano: 1993 FROTA:  32500   OBS:  Sanar vazamento do comando hidráulico, da caixa hidráulica, fazer suporte de fixação do munck no chassi e fazer adequação. Obs: Fazer embasamento geral do mastro, das lanças e dos olhares do pistão")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>13.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285888", "016")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285888", "GERADOR DIESEL .  MT.EST./MT.BBA/ELET.BBA, Ano: 2017. FROTA:  32401   OBS:  Gerador é acompanhado painel elétrico,escapamento,radiador d água e filtro diesel. Não foi testado, está mais de 5 meses parado.")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285889", "017")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/285889", "ÔNIBUS  MB CAIO APACHES 21 U, Ano: 2002.  FROTA:  33030 PLACA: CQH6582 KM: 23319,4 CHASSI: BM3840732B309528,  OBS:  Equipamento em geral com amassados,corrosão e avarias, equipamento não foi testado. O equipamento com a placa fora dos padrões mercosul/ sem etiqueta vis. motor não testado. vidro da p")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>