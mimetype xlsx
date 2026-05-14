--- v0 (2025-10-25)
+++ v1 (2026-05-14)
@@ -269,1435 +269,1259 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286948", "005")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286948", "FORD/JEEP; 1973/1973; COR VERDE; COMB. GASOLINA")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>13.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286934", "010")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286934", "veja o vídeo!! GM/CHEVROLET 11000; 1986/1986; BRANCA; DIESEL; MOTOR PERKINS - FUNCIONANDO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/287951", "011")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/287951", "CAMINHONETE GM/CHEVROLET D20 LUXO; 1986/1986; BRANCA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286935", "015")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286935", "veja o vídeo!! CAMINHÃO FORD/F12000 L; 1995/1995; BRANCA; DIESEL; C/ MUNCK - FUNCIONANDO")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>40.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286943", "016")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286943", "CAMINHÃO FORD/F4000; 1977/1977; AZUL; DIESEL")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>20.500,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/287950", "017")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/287950", "CAMINHÃO FORD/F350; 1973/1973; CINZA; DIESEL; MOTOR 229; QUINTA MARCHA - FUNCIONANDO")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/287952", "018")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/287952", "JINBEI M35; ANO 2010/2010; COR BRANCA; COMB. GASOLINA - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286939", "020")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286939", "CAMINHÃO PIPA M. BENZ/LK 1513; 1980/1980; COR AMARELA; COMB. DIESEL; C/ 2 EIXOS - FUNCIONANDO")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286933", "021")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286933", "CAMINHÃO M. BENZ/L 1113; 1973/1973; VERMELHA; DIESEL; C/ MUNCK (GARRAFINHA) 3 TONELADAS - FUNCIONANDO")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286944", "022")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286944", "CAMINHÃO M. BENZ/1721; 1995/1995; BRANCA; DIESEL; BASCULANTE; C/ CAÇAMBA FACCHINI 2008 - FUNCIONANDO")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>81.250,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286938", "023")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286938", "CAMINHÃO M. BENZ/LK 1113; 1980/1981; AMARELA; DIESEL; BASCULANTE; DIREÇÃO HIDRÁULICA")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>38.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286920", "025")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286920", "veja o vídeo!! CAMINHÃO VW 6.160; 2019/2020; COR BRANCA; COMB. DIESEL; BASCULANTE - FUNCIONANDO")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>66.250,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286947", "026")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286947", "CAMINHÃO VW 16.200; ANO 1999/1999; COR BRANCA; COMB. DIESEL; C/ PRANCHA DE 11,50M - FUNCIONANDO")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>92.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286936", "027")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286936", "CAMINHÃO VW 17.280; 2014/2015; BRANCO; DIESEL; CÂMBIO AUTOMÁTICO - FUNC. - IPVA 2025 OK")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>167.500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286941", "028")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286941", "CAMINHÃO VW 17.280; 2014/2015; BRANCO; DIESEL; CÂMBIO AUTOMÁTICO - FUNC. - IPVA 2025 OK")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>163.750,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286940", "029")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286940", "CAMINHÃO VW/15.180 CNM; 2010/2011; BRANCA; DIESEL - FUNC. - FIPE APROX.: R$ 208.469,00")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>99.250,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286931", "030")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286931", "CAMINHÃO GUINCHO PLATAFORMA IVECO DAILY3510; ANO 2002/2002; COR BRANCA; COMB. DIESEL")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>90.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286942", "035")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286942", "LOTE COM CAMINHÃO VOLVO/VM 270 8X2R; 2014/2015; PRATA; DIESEL E REBOQUE R/METALF .A PRCT 2E; 2022/2022; PRETA")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>201.750,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286937", "036")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286937", "CAMINHÃO VOLVO/NH12380 4X2T; 2002/2003; COR BRANCA; COMB. DIESEL")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286945", "040")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286945", "CARRETA SEMI-REBOQUE SR/RANDON SR CAR; ANO 2011/2012")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>32.500,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286946", "041")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286946", "CARRETA")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286918", "045")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286918", "LANCHA FOCKER 222; ANO 2005; MOTOR YAMAHA 200HP 2 TEMPOS; CARRETA DE ENCALHE")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286922", "050")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286922", "EMPILHADEIRA CLARK C/ CAPACIDADE DE APROX. 7 TON; MOTOR CHEVROLET 6 CILINDROS - FUNC. (NÃO ACOMPANHA CILINDRO DE GÁS)")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286923", "051")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286923", "veja o vídeo!! EMPILHADEIRA CLARK; 7 TONELADAS; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286924", "052")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286924", "EMPILHADEIRA CLARK; CAP. APROX. 7 TON; À DIESEL; AUTOMÁTICA; MOTOR PERKINS 4CC; SEM IDENT. DE ANO")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286930", "055")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286930", "TRATOR MASSEY FERGUSON 35X; ANO INDEFINIDO; MOTOR 4CC")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286929", "056")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286929", "veja o vídeo!! TRATOR VALMET 85 ID; ANO 1979 - FUNCIONANDO")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D14" s="4" t="inlineStr">
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>23.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286927", "057")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286927", "TRATOR VALMET 80 ID - FUNCIONANDO")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E14" s="5" t="inlineStr">
-[...58 lines deleted...]
-      <c r="D16" s="4" t="inlineStr">
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>15.500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286928", "058")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286928", "TRATOR FORD DEXTA; ANO INDEFINIDO (1958 A 1964) - FUNCIONANDO")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286926", "059")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286926", "TRATOR 8 BR; SEM PLAQUETA DE IDENT.")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>5.250,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286919", "060")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286919", "veja o vídeo!! TRATOR VALTRA BH 145; ANO 2014 - MOTOR FUNCIONANDO")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>100.000,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286925", "065")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286925", "GRANECAR; DIESEL; CAPACIDADE 9 TONELADAS - FUNCIONANDO")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E16" s="5" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E17" s="5" t="inlineStr">
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>17.000,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286921", "070")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286921", "TRANSBORDO PARA GRÃOS; CAP. APROX. 15 TONELADAS; ENGATE RAQUETE; C/ PNEUS DE ALTA FLUTUAÇÃO E BITOLA LARGA")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>31.750,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286932", "075")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286932", "MÁQUINA DE CORTE PLASMA OXIPIRA MASTER 35; ANO 2010; FONTE PLASMA HPR 260 - FUNCIONANDO")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>90.000,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286957", "080")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286957", "PARAMOTOR ASA SOL FLEXUS M; VITORAZZI; ANO 2019 ")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>7.250,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/287915", "083")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/287915", "TANQUE DE ÁGUA BOMBEIRO DE 12.000 LITROS DE CAP.")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
-      <c r="F17" s="4" t="inlineStr">
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/287916", "084")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/287916", "LOTE COM 11 BORRACHAS DE DIVERSAS APLICAÇÕES DE APROX. 25M E 01 GAXETA GRAFITADA DE 5/8")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-[...436 lines deleted...]
-      <c r="E31" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286956", "085")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286956", "LOTE COM APROX. 60 ESCADAS EM ALUMÍNIO; C/ 5 DEGRAUS PARA 250KG OU C/ 7 DEGRAUS PARA 150KG")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
-      <c r="F31" s="4" t="inlineStr">
-[...287 lines deleted...]
-      <c r="F40" s="4" t="inlineStr">
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286953", "090")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286953", "CILÍNDRO HIDRÁULICO GUINDASTE PEQUENO (MEDIDAS NAS ESPECIFICAÇÕES)")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286949", "091")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286949", "TRANSMISSÃO PÁ CARREGADEIRA VOLVO L90, L110")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286950", "092")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286950", "RODA GUIA COMPLETA COM MOLA PARA ESCAVADEIRA KOMATSU PC200")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286951", "093")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286951", "JOGO DE SAPATA COMPLETA PARA UMA ESCAVADEIRA KOMATSU PC200")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-[...212 lines deleted...]
-      <c r="E47" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286952", "094")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286952", "EIXO COMPLETO PÁ CARREGADEIRA MICHIGAN 75 III")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
-      <c r="F47" s="4" t="inlineStr">
-[...190 lines deleted...]
-      </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286955", "095")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/286955", "DIFERENCIAL PÁ CARREGADEIRA")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>