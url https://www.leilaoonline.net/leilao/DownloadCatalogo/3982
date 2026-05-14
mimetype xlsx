--- v0 (2026-02-06)
+++ v1 (2026-05-14)
@@ -269,251 +269,223 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288390", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288390", "Esteira com motores de 10 metros lineares, com roda")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288391", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288391", "Esteira para agregados de 6 metros lineares")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288392", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288392", "Peneira Elétrica grande para areia  - Metalúrgica Ecosul")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288393", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288393", "Prensa vibratória para fabricação de cumeeira   -  Vortex")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288394", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288394", "Usina Deltamix XP 750 e , misturador planetário com duas compotas, adaptado com elevador e caixa de pesagem com balança, sistema para dosar água, dois painés de controle e plataforma -CIBI")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288396", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288396", "Máquina Italiana Vortex ( contínua) de Fabricar Telhas de Concreto, adaptada para formas de 42x33, podendo ser adaptado para outras medidas. Capacidade de fabricacao, segundo a fornecedora 20.000 telhas dia.Uno evoluzione 2.000 - ")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>180.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288395", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288395", " 2 caixas de agregados - 10m3 cada, balança de agregados, esteira embaixo c duas saídas")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>85.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>