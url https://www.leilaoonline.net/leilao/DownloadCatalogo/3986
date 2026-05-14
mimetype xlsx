--- v0 (2025-12-16)
+++ v1 (2026-05-14)
@@ -269,1563 +269,1371 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290924", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290924", " Motor deitado de ônibus Volvo")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290927", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290927", " Motor deitado de ônibus")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290921", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290921", " Eixo de ônibus")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290926", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290926", " Eixo com feixe de molas")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290939", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290939", " Eixo com feixe de molas")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290929", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290929", " Eixo com campanas")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290930", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290930", " Eixo com campanas raiadas")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290925", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290925", " Eixo com uma campana")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290935", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290935", " Diferencial de empilhadeiras")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290934", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290934", " Diferencial carcaça")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290938", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290938", " Diferencial com campana")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290937", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290937", " Diferencial")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290922", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290922", " Diferencial com campana")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290936", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290936", " Diferencial com campana e 3 cardans")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290920", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290920", " Lote com: 5 unidades de Quinta Roda ")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290931", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290931", " Lote com: 5 peças com 2 motores direção e outros")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290933", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290933", " Lote com: 02 diferenciais - 1 unidade Tink e 1 diferencial não identificado")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290955", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290955", " Voith")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290923", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290923", " Motor MB")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290945", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290945", " Motor Perkins")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290932", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290932", " Motor Perkins")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290928", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290928", " Motor Ford")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290947", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290947", " Lote com: 01 unidade de eixo com feixe de mola, campana e cubo")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290919", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290919", " Unidade de eixo")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290940", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290940", " Comboio")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290941", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290941", " PEÇAS SUCATA de Volkswagen costellation 4x2 tractor ano 14 19370 - Sucata - Sem documento")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290942", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290942", " Carroceria tanque capacidade 32.000 Litros - Sucata - Sem documento")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>16.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290943", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290943", " VW Kombi 1995/1996 - gas. 1.6")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>16.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290948", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290948", " Trator azul ford brasileiro 8Br 64a/66")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>16.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290954", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290954", " Trator - sem especificação ")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290944", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290944", " Câmbio")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290946", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290946", " Diferencial Tink")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290949", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290949", " Motor perkins")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290959", "035")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290959", " Lote com: 10 TON de cantoneiras galvanizadas de torre - MEDIDAS: Espessuras - 4mm, 6mm - Lances por KG")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>7,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>0.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290951", "036")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290951", " Lote com: 10 TON de borra plástica - Lances por KG")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>0,80</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290952", "037")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290952", " Lote com: 5 TON Parafusos - Lances por KG")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>5,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>0.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290960", "038")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290960", " Quebra pedra de rim")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290956", "039")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290956", " Esteira galvanizada utilizada em marcenaria")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290957", "040")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290957", " Esteira")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290950", "041")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290950", " Carroceria de lixo")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290958", "042")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290958", " Escavadeira")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290953", "043")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290953", " Trocador de calor de inox - Paasch")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290961", "044")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290961", "Lote com: 500 unidades de tambores 200 litros ")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290962", "045")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290962", "Lote com: 500 unidades de tambores 200 litros ")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290963", "046")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290963", "Lote com: 500 unidades de tambores 200 litros ")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290964", "047")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290964", "Lote com: 50 toneladas de plástico - Preços por KG")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>0,20</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>0.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290965", "048")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290965", "Lote com: Aprox; 35 unidades de isopor  - 1 metro de altura, 1 metro de largura, 1,20 m comprimento ")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290966", "049")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290966", "Lote com: 30 ton de pet moída")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>0,20</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>0.05</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>