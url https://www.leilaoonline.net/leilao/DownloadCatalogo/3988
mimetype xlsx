--- v0 (2025-12-16)
+++ v1 (2026-05-14)
@@ -269,4699 +269,4115 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290640", "000")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290640", " Guindaste Industrial Hyster")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>3000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290641", "001")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290641", "Rolo Compactador Dynapac CG11, Liso. Rebocavel com Carretinha")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D12" s="4" t="inlineStr">
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291660", "002")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291660", "[ LANCES POR KG ] LOTE DE PEÇAS DE CAMINHÃO. APROX 5 TONELADAS")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>1,50</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>0.10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290642", "003")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290642", " Caminhão Mercedes Bens 1932 Cavalo mecânico clássico")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>3000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291785", "004")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291785", "  Transformador Siemens – 225 kVA")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>13.500,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291782", "005")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291782", "  Transformador Marangoni – 300 kVA")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>18.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291780", "006")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291780", "  Transformador União – 300 kVA")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>18.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291781", "007")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291781", "  Transformador Trifásico – GORDON 225 kVA")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>13.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291784", "008")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291784", "  Transformador Trifásico – 112,5 kVA")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>6.750,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291783", "009")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291783", "  Transformador Trifásico – BELIMA 75 kVA")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290639", "012")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290639", "[ VÍDEO ] PAR DE COLAR KOMATSU PC 600 APLICAÇÃO CAT D8K E D8H ")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290630", "013")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290630", " CONVERSOR DE TORQUE CAT 420E")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290633", "014")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290633", " BOMBA HIDRAULICA (CHARUTO ) KOMATSU WA 380")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290635", "015")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290635", " BOMBA HIDRAULICA CAT 938H")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290636", "016")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290636", " COMANDO HIDRAULICO CAT 140 M")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290637", "017")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290637", " BOMBA HIDRAULICA CAT 966R")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290638", "018")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290638", " BOMBA HIDRAULICA KOMATSU PC 200")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290565", "019")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290565", " radiador Patrol Caterpillar 120 b")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290564", "020")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290564", " transmissão Patrol Caterpillar 120 b")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290594", "021")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290594", " PAR DE CUBO DE TRAÇÃO CAT 135H")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290592", "022")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290592", " BOMBA HIDRAULICA CAT 330/336")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290573", "024")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290573", "CABINE EC460 (VAZIA) ")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290590", "025")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290590", "REDUTOR SIEMENS ")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290581", "026")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290581", " COMANDO HIDRÁULICO CATERPILLAR 140 M")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290605", "027")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290605", " PNEU COM RODA 29,5-29 CAT 621R")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290574", "028")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290574", " bloco Caterpillar 3116")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290575", "029")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290575", " cabeçote Caterpillar 3116")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290613", "030")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290613", " TRANSMISSÃO CAT 621R")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290579", "031")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290579", "CABINE LIEBHERR . APLICAÇÃO 942/944 (VAZIA)")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290578", "032")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290578", " comando final 954")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290576", "033")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290576", " bloco Caterpillar C11")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>18.000,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290577", "034")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290577", " cabeçote Caterpillar C11")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290567", "035")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290567", " transmissão Caterpillar D8H")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290568", "036")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290568", " radiador Caterpillar D7E")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290566", "037")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290566", "ESCALIFICADOR CATERPILLAR 140 m completo com contrapeso")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290569", "038")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290569", "DIFERENCIAL GUINCHO GALION   TEMATERRA SP 255")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290570", "039")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290570", "truque com mola CATERPILLAR D6-C  COM RODA GUIA ")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290607", "040")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290607", " MOTOR CAT D333-977")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290627", "041")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290627", " COLUNA DE DIREÇÃO COMPLETA CAT 938G")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290600", "042")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290600", " MOTOR DE GIRO KOMATSU PC 600")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290612", "043")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290612", " RADIADOR COMPLETO CAT 621R")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290551", "044")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290551", "Cabine Doosan DL250 (VAZIA)")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290582", "045")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290582", " TRANSMISSÃO CATERPILLAR 140M")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A13" s="5" t="inlineStr">
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290632", "046")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290632", " COLUNA DE DIREÇAÕ COMPLETA CASE 721C")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290631", "047")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290631", " COMANDO HIDRAULICO VOLVO G940")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290629", "048")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290629", " BOMBA DE TRANSMISSÃO CAT 938 H")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290538", "051")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290538", " COMANDO FINAL CATERPILLAR D6R")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290539", "052")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290539", " EIXO DIANTEIRO CATERPILLAR 938H")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290540", "053")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290540", " CONVERSOR DE TORQUE CATERPILLAR D6T")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290619", "054")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290619", " LÃMINA DA VOLVO G 940")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290596", "055")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290596", " TRANSMISSÃO DO ROLO DINAPAC")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290617", "056")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290617", " COMPRESSOR DE AR CAT 3306")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290541", "058")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290541", "CABEÇOTE CATERPILLAR 3306 COM PLACA")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290601", "059")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290601", " TROCADOR DE CALOR CAT 950 H")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290544", "060")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290544", " EIXO DIANTEIRO CATERPILLAR 966H")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290543", "061")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290543", " CABEÇOTE CATERPILLAR  3126 B")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290545", "064")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290545", " LOTE COM 4 PISTOES DIVERSOS")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290614", "065")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290614", " COMANDO FINAL KOMATSU PC-600")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290595", "066")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290595", " DIFERENCIAL DIANTEIRO KOMATSU WA380")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290546", "067")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290546", "TRANSMISSÃO CATERPILLAR 950G")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290604", "068")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290604", " COROA DE GIRO VOLVO EC460")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290608", "072")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290608", " COMANDO HIDRAULICO VOLVO EC460")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290602", "076")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290602", " PAR DE ESTEIRA ESCAVADEIRA KOMATSU PC600")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290618", "080")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290618", " COMANDO FINAL JCB 330LC (UNIDADE)")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290598", "081")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290598", " TRANSMISSÃO 924G")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290548", "083")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290548", " TRANSMISSÃO CATERPILLAR D8N")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290547", "084")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290547", " TRANSMISSÃO FG 85")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290552", "099")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290552", " CABEÇOTE DE MOTOR CUMMINS SMALLCAM")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290553", "103")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290553", " RODA DA VOLVO A35")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290558", "104")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290558", " COROA REDUTOR E PINHÃO CATERPILLAR D8K")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290555", "106")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290555", " RODA DA MOTONIVELADORA CATERPILLAR 135H")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290554", "107")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290554", " LAMINA DE MOTONIVELADORA CATERPILLAR 135H")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290556", "108")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290556", " COROA DE GIRO CATERPILLAR 120B")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290557", "110")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290557", "PAR DE RODA GUIA KOMATSU PC150")</f>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290643", "114")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290643", "3 PISTÕES DA FIATALIS 105")</f>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F85" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290549", "116")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290549", " PISTÃO DA LAMINA DE CATERPILLAR D6N")</f>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290550", "119")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290550", "PAR DE PISTÃO  DOOSAN DL  250")</f>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F87" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290559", "120")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290559", " RODA CATERPILLAR  950H")</f>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F88" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290561", "121")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290561", " COMANDO HIDRAULICO DE CATERPILLAR 950G")</f>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F89" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290560", "122")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290560", " MOTOR DE GIRO CATERPILLAR 312 DL (só parte de cima )")</f>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F90" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290563", "128")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290563", "TRANSMISSÃO CATERPILLAR  D7E")</f>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F91" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290527", "132")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290527", " RODA GUIA CATERPILLAR D8K")</f>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F92" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290562", "135")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290562", "LOTE DE PEÇAS DE CAMINHÃO NOVAS E USADAS. APROX 7 TONELADAS ")</f>
+      </c>
+      <c r="C93" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D93" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F93" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290528", "136")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290528", "[ VÍDEO ] VIRABREQUIM CATERPILLAR C 7 STANDER ")</f>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F94" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290530", "139")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290530", " CABEÇOTE CATERPILLAR C7")</f>
+      </c>
+      <c r="C95" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D95" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F95" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290531", "140")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290531", "CABINE CATERPILLAR 938H (VAZIA)")</f>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D96" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F96" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290529", "141")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290529", "CABINE CATERPILLAR 321 DL (VAZIA) ")</f>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D97" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F97" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290532", "143")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290532", " COMANDO HIDRÁULICO CATERPILLAR 321 D")</f>
+      </c>
+      <c r="C98" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D98" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F98" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290533", "147")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290533", " BOMBA CATERPILLAR 938H")</f>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D99" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F99" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290536", "148")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290536", " BOMBA CATERPILLAR 966H")</f>
+      </c>
+      <c r="C100" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D100" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F100" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290534", "149")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290534", " BOMBA CATERPILLAR D8N")</f>
+      </c>
+      <c r="C101" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D101" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F101" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290535", "150")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290535", " BOMBA CATERPILLAR 966H")</f>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D102" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F102" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290537", "151")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290537", "BLOCO MOTOR MERCEDES 366")</f>
+      </c>
+      <c r="C103" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D103" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F103" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290597", "152")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290597", " MOTOR DE GIRO CAT 320B")</f>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D104" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F104" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290606", "153")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290606", " BOMBA HIDRÁULICA VOLVO EC460")</f>
+      </c>
+      <c r="C105" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D105" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F105" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290603", "154")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290603", "[ VÍDEO ] VIRABREQUIM MOTOR CAT 3406-STD")</f>
+      </c>
+      <c r="C106" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D106" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E106" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F106" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290610", "155")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290610", " CABINE CAT 140M (VAZIA)")</f>
+      </c>
+      <c r="C107" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D107" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F107" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290599", "156")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290599", " EIXO TRASEIRO CAT 938G-II")</f>
+      </c>
+      <c r="C108" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D108" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F108" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290615", "157")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290615", " EIXO DIANTEIRO CAT 938G-II")</f>
+      </c>
+      <c r="C109" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D109" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F109" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290611", "158")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290611", " TRANSMISSÃO CAT D8K")</f>
+      </c>
+      <c r="C110" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D110" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F110" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290616", "159")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290616", " MOTOR KOMATSU PC600")</f>
+      </c>
+      <c r="C111" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D111" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F111" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290580", "200")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290580", " BOMBA HIDRÁULICA CATERPILLAR D8N")</f>
+      </c>
+      <c r="C112" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D112" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F112" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290584", "202")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290584", " BOMBA DE TRANSMISSÃO CATERPILLAR 140M")</f>
+      </c>
+      <c r="C113" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D113" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F113" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290591", "203")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290591", " RADIADOR ÁGUA E AFTERCOOLER CATERPILLAR 140M")</f>
+      </c>
+      <c r="C114" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D114" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F114" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290585", "204")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290585", " CABINE CATERPILLAR 140M (VAZIA)")</f>
+      </c>
+      <c r="C115" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D115" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F115" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290587", "205")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290587", " BLOCO DO MOTOR CATERPILLAR D8K")</f>
+      </c>
+      <c r="C116" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D116" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F116" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290609", "206")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290609", " TRANSMISSÃO VOLVO L120")</f>
+      </c>
+      <c r="C117" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D117" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F117" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290586", "207")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290586", " MODULO DE CABINE CATERPILLAR 140M")</f>
+      </c>
+      <c r="C118" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D118" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F118" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290588", "208")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290588", " JOGO DE JOYSTICK CATERPILLAR 140M (DIREITO E ESQUERDO )")</f>
+      </c>
+      <c r="C119" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D119" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F119" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290589", "209")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290589", " CABINE CATERPILLAR 966R (VAZIA)")</f>
+      </c>
+      <c r="C120" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D120" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F120" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290571", "210")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290571", " truque com mola Caterpillar D6-D")</f>
+      </c>
+      <c r="C121" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D121" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F121" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290525", "211")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290525", "RODA COM PNEU TEMATERRA SP255")</f>
+      </c>
+      <c r="C122" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D122" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E122" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F122" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290593", "212")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290593", " MOTOR KOMATSU PC400")</f>
+      </c>
+      <c r="C123" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D123" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F123" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
+      <c r="A124" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290620", "213")</f>
+      </c>
+      <c r="B124" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290620", " BLOCO CAT 3406")</f>
+      </c>
+      <c r="C124" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D124" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E124" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F124" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
+      <c r="A125" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290572", "214")</f>
+      </c>
+      <c r="B125" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290572", "truque com mola E RODA GUIA CATERPILLAR D6-C")</f>
+      </c>
+      <c r="C125" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D125" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E125" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F125" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
+      <c r="A126" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290526", "215")</f>
+      </c>
+      <c r="B126" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290526", "PAR DE PISTÕES DE LÂMINA CATERPILLAR D6D COM SUPORTE DOS PISTÕES")</f>
+      </c>
+      <c r="C126" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D126" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...287 lines deleted...]
-      <c r="E22" s="5" t="inlineStr">
+      <c r="E126" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
-      <c r="F22" s="4" t="inlineStr">
-[...90 lines deleted...]
-      <c r="E25" s="5" t="inlineStr">
+      <c r="F126" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
+      <c r="A127" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290644", "305")</f>
+      </c>
+      <c r="B127" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290644", " COMPRESSOR ROTATIVO SCANIA")</f>
+      </c>
+      <c r="C127" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D127" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E127" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
-      <c r="F25" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E26" s="5" t="inlineStr">
+      <c r="F127" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
+      <c r="A128" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290652", "306")</f>
+      </c>
+      <c r="B128" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290652", " TRANSMISSÃO ZF")</f>
+      </c>
+      <c r="C128" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D128" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E128" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F128" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
+      <c r="A129" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290656", "307")</f>
+      </c>
+      <c r="B129" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290656", " TRANSMISSÃO CAT D7E")</f>
+      </c>
+      <c r="C129" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D129" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F129" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
+      <c r="A130" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290646", "308")</f>
+      </c>
+      <c r="B130" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290646", " COMANDO HIDRAULICO CVOLVO EC-460")</f>
+      </c>
+      <c r="C130" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D130" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E130" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F130" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
+      <c r="A131" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290648", "309")</f>
+      </c>
+      <c r="B131" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290648", " COMANDO DE GIRO JCB")</f>
+      </c>
+      <c r="C131" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D131" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E131" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F131" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
+      <c r="A132" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290661", "310")</f>
+      </c>
+      <c r="B132" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290661", " COMANDO DE GIRO CAT 345-C")</f>
+      </c>
+      <c r="C132" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D132" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E132" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F132" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
+      <c r="A133" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290650", "311")</f>
+      </c>
+      <c r="B133" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290650", " COMANDO DE GIRO KOMATSU PC 400")</f>
+      </c>
+      <c r="C133" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D133" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F133" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
+      <c r="A134" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290662", "312")</f>
+      </c>
+      <c r="B134" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290662", " TRANSMISSÃO CAT D8N")</f>
+      </c>
+      <c r="C134" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D134" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E134" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F134" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
+      <c r="A135" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290655", "313")</f>
+      </c>
+      <c r="B135" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290655", " TRANSMISSÃO DYNAPAC 262")</f>
+      </c>
+      <c r="C135" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D135" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F135" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
+      <c r="A136" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290660", "314")</f>
+      </c>
+      <c r="B136" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290660", " COMANDO DE TRAÇÃO (FINAL) JCB -330")</f>
+      </c>
+      <c r="C136" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D136" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E136" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F136" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
+      <c r="A137" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290645", "315")</f>
+      </c>
+      <c r="B137" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290645", " COMANDO DE TRAÇÃO (FINAL) KOMATSU PC-600")</f>
+      </c>
+      <c r="C137" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D137" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F137" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
+      <c r="A138" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290647", "316")</f>
+      </c>
+      <c r="B138" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290647", " COMANDO DE TRAÇÃO (FINAL) CAT 345-C")</f>
+      </c>
+      <c r="C138" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D138" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E138" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F138" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
+      <c r="A139" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290651", "318")</f>
+      </c>
+      <c r="B139" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290651", " COMANDO DE TRAÇÃO (FINAL) LIEBHERR 942")</f>
+      </c>
+      <c r="C139" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D139" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F139" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
+      <c r="A140" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290666", "319")</f>
+      </c>
+      <c r="B140" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290666", " TRANSMISSÃO CAT 924-G")</f>
+      </c>
+      <c r="C140" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D140" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E140" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F140" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
+      <c r="A141" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290659", "321")</f>
+      </c>
+      <c r="B141" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290659", " BOMBA HIDRAULICA CAT 345")</f>
+      </c>
+      <c r="C141" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D141" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E141" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F141" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
+      <c r="A142" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290653", "322")</f>
+      </c>
+      <c r="B142" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290653", " BOMBA HIDRAULICA VOLVO 460-LC")</f>
+      </c>
+      <c r="C142" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D142" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E142" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F142" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
+      <c r="A143" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290649", "323")</f>
+      </c>
+      <c r="B143" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290649", " BOMBA HODRAULICA LIEBEHRR")</f>
+      </c>
+      <c r="C143" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D143" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E143" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F143" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
+      <c r="A144" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290665", "324")</f>
+      </c>
+      <c r="B144" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290665", " COMANDO HIDRAULICO CAT 321-D")</f>
+      </c>
+      <c r="C144" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D144" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E144" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F144" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
+      <c r="A145" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290654", "325")</f>
+      </c>
+      <c r="B145" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290654", " COMANDO HIDRAULICO JCB-330")</f>
+      </c>
+      <c r="C145" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D145" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E145" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F145" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
+      <c r="A146" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290663", "326")</f>
+      </c>
+      <c r="B146" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290663", " COMANDO HIDRAULICO DOOSAN")</f>
+      </c>
+      <c r="C146" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D146" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E146" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F146" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
+      <c r="A147" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290657", "327")</f>
+      </c>
+      <c r="B147" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290657", " BOMBA HODRAULICA JCB-330")</f>
+      </c>
+      <c r="C147" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D147" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E147" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F147" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
+      <c r="A148" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290658", "328")</f>
+      </c>
+      <c r="B148" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290658", " COMANDO HIDRAULICO LIEBHERR")</f>
+      </c>
+      <c r="C148" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D148" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E148" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F148" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
+      <c r="A149" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290664", "329")</f>
+      </c>
+      <c r="B149" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290664", " PTO VOLVO 940")</f>
+      </c>
+      <c r="C149" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D149" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E149" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F149" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
+      <c r="A150" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290623", "338")</f>
+      </c>
+      <c r="B150" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290623", " LOTE DE PNEUS 10.00 X 24 (4 UNIDADES )")</f>
+      </c>
+      <c r="C150" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D150" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E150" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
-      <c r="F26" s="4" t="inlineStr">
-[...58 lines deleted...]
-      <c r="E28" s="5" t="inlineStr">
+      <c r="F150" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
+      <c r="A151" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290624", "339")</f>
+      </c>
+      <c r="B151" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290624", " LOTE DE PNEUS 14.00 X 24 (2 UNIDADES )")</f>
+      </c>
+      <c r="C151" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D151" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E151" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
-      <c r="F28" s="4" t="inlineStr">
-[...186 lines deleted...]
-      <c r="E34" s="5" t="inlineStr">
+      <c r="F151" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
+      <c r="A152" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290626", "340")</f>
+      </c>
+      <c r="B152" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290626", " PNEU 23,5 X 25 ( 1 UNIDADE )")</f>
+      </c>
+      <c r="C152" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D152" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E152" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F152" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
+      <c r="A153" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290625", "341")</f>
+      </c>
+      <c r="B153" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290625", " LOTE DE PNEUS 17,5 X 25 ( 4 UNIDADES )")</f>
+      </c>
+      <c r="C153" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D153" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E153" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F153" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
+      <c r="A154" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290622", "342")</f>
+      </c>
+      <c r="B154" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290622", " PNEU MOTOSCRIP 29,5 X 25 (1 UNIDADE )")</f>
+      </c>
+      <c r="C154" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D154" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E154" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
-      <c r="F34" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E35" s="5" t="inlineStr">
+      <c r="F154" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
+      <c r="A155" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290621", "343")</f>
+      </c>
+      <c r="B155" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290621", " LOTE DE PNEUS 18.00 X 33 (14 UNIDADES )")</f>
+      </c>
+      <c r="C155" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D155" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E155" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
-      <c r="F35" s="4" t="inlineStr">
-[...3838 lines deleted...]
-      </c>
       <c r="F155" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
-      <c r="A156" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A156" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290628", "344")</f>
+      </c>
+      <c r="B156" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290628", " BOMBA DE TRANSMISSÃO CAT D6R")</f>
       </c>
       <c r="C156" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D156" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E156" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F156" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>