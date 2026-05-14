--- v0 (2025-12-16)
+++ v1 (2026-05-14)
@@ -269,1915 +269,1679 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288582", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288582", "MOTOCULTIVADOR BUFFALO MOD. BDFE1120PLUS / PARTIDA ELÉTRICA COM ACESSÓRIOS COMPLETO - SEM USO. SEM GARANTIA")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>5.300,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288573", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288573", "REFRIGERADOR MIDEA 294 LITROS - FUNCIONANDO/GELANDO - SEM GARANTIA")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288985", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288985", "10 un. ferramentas sem uso ( sinistro de incêndio) sem garantias")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>790,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288986", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288986", "LAVADORA MIDEA 13 KG - SEM USO / AMASSADO/AVARIADA - SEM GARANTIAS")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="4" t="inlineStr">
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288565", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288565", " Forno de embutir Midea 80 litros ( novo sem uso vidro quebrado sem garantia )")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288987", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288987", "ADEGA COMPRESSOR 34 GARRAFAS - NOVA SEM USO- COM LEVES DETALHES ESTETICOS - SEM GARANTIAS")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288547", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288547", "Motor estacionaria Branco (novo sem uso com detalhes estéticos ) - no estado")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A12" s="5" t="inlineStr">
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288988", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288988", "COMPRESSOR PRESSURE STORM 200 LITROS - NOVO SEM USO CPM LEVES DATALHES - SEM GARANTIAS")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288592", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288592", "SUCATA DE BETONEIRA 400LTS. -  COM MOTOR - SEM USO")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288548", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288548", "11un.  filtros para máquinas agrícolas ")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288585", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288585", " 2 CONJUNTOS DE PÉ PARA CARRETA - COMPLETOS COM BARRA ( SEM USO)")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288583", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288583", "REFRIGERADOR 294 LITROS MIDEA NÃO TESTADO  SEM GARANTIA")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288584", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288584", "LAVADORA MIDEA 13 KG FUNCIONANDO SEM GARANTIA")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>700.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288586", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288586", "SUCATA - FREEZER MIDEA 150 LITROS")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>120,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...10 lines deleted...]
-      <c r="C13" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288989", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288989", "COMPRESSOR PRESSURE STORM 100 LITROS - NOVO SEM USO CPM LEVES DATALHES - SEM GARANTIAS")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D13" s="4" t="inlineStr">
+      <c r="D25" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A14" s="5" t="inlineStr">
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>1.700,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288587", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288587", "SUCATA - FORNO MIDEA 80 LITROS")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288574", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288574", "REFRIGERADOR MIDEA 347 LITROS - NÃO TESTADO SEM GARANTIA")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>690,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290732", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290732", "Cooktop de indução midea sem garantia ")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290733", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290733", "Cooktop de indução midea sem garantia ")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288588", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288588", "FORNO DE IMBUTIR MIDEA 80 LITROS - VIDRO QUEBRADO - SEM USO SEM GARANTIA")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288549", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288549", " Cortina de ar Springer 1,50 m - sem uso - avariada ")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288589", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288589", "FORNO DE IMBUTIR MIDEA 80 LITROS - VIDRO QUEBRADO - SEM USO SEM GARANTIA")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290734", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290734", "(Sucata ) 3 un. cooktop midea vidro quebrado sem garantia")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288564", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288564", " Motobomba Buffalo (nova sem uso sem garantia )")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>780,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288566", "027")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288566", " Mangueira 50 metros código 80023 para motobomba")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>680,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288594", "029")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288594", " COIFA 90 CM MIDEA PRO TOUCH - NOVO SEMM USO -PODENDO TER LEVES DATALHES")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288590", "030")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288590", "APROX. 55 UN. ACESSORIOS DE CARROS /MOTOS E OUTROS SEM GARANTIA")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288568", "032")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288568", "02 UN. VIDROS DE MÁQUINA AGRÍCOLA SEM IDENTIFICAÇÃO (SEM USO)")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288552", "034")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288552", " COIFA 60CM - ( NOVA SEM USO) - SEM GARANTIA")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288551", "038")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288551", " COIFA 60CM - ( NOVA SEM USO) - SEM GARANTIA")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288591", "040")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288591", "LAVADORA MIDEA 13 KG  - NÃO TESTADO SEM GARANTIA")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288550", "043")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288550", " LOTE COM DIVERSOS ITENS DE LABORATÓRIO ( VALIDADE 08/25)")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288593", "045")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288593", " REFRIGERADOR MIDEA 463 LITROS - FUNCIONANDO SEM GARANTIA")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288567", "046")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288567", " LAVADORA MIDEA 13 KG - AMASSADA/QUEBRADA/SEM GARANTIA")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>270,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288595", "047")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288595", " LAVADORA MIDEA 13 KG - WAVE AGITADOR - FUNCINANDO SEM GARANTIAS")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288557", "050")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288557", " APROX. 54 ITENS PARA CARRETA")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>580,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288555", "051")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288555", " APROX. 51 PACOTES DE PEPITE PARA LABORATÓRIO")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288554", "052")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288554", " APROX. 21 PEÇAS PARA BETONEIRA")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288553", "053")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288553", "[ VÍDEO ] DIVERSAS PEÇAS PARA MOTOBOMBA E OUTROS")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288556", "054")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288556", " APROX. 120 PEÇAS PARA DOMO")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>720,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288558", "058")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288558", "14 ITENS - FERRAMENTAS DIVERSAS SEM USO ( RECUPARADAS DE INCÊNDIO/NO ESTADO)")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>942,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288560", "060")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288560", " 02 MOTORES (SINISTRO DE INCENDIO/SUCATA)")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288562", "062")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288562", " LOTES COM PEÇAS DIRVERSAS")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288569", "063")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288569", "LAVADORA MIDEA 13KG - NÃO TESTADO/SEM GARANTIA")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288559", "070")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288559", " ADEGA EM MDF PARA 140 GARRAFAS COM RODIZIOS MEDIDAS 1,00 X 0,65 - BOM ESTADO")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288561", "071")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288561", " ADEGA EM MDF PARA 140 GARRAFAS COM RODIZIOS MEDIDAS 1,00 X 0,65 - BOM ESTADO")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288570", "072")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288570", "LAVADORA MIDEA 13KG - NÃO TESTADO/SEM GARANTIA")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288571", "074")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288571", "SUCATA DE FREEZER 200 LITROS")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B14" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C14" s="4" t="inlineStr">
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>190,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288563", "075")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288563", "LOTE DE PEÇAS PARA CADEIRAS DE ESCRITÓRIO")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288572", "079")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288572", "LAVADORA MIDEA 13KG - NÃO TESTADO/SEM GARANTIA")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D14" s="4" t="inlineStr">
+      <c r="D60" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E14" s="5" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E15" s="5" t="inlineStr">
+      <c r="E60" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
-      <c r="F15" s="4" t="inlineStr">
-[...159 lines deleted...]
-      <c r="F20" s="4" t="inlineStr">
+      <c r="F60" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-[...1278 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288545", "1044")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288545", "Caixa 12 unidades -  Vinho Peninsula Single Vineyard Syrah 2021")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288546", "1054")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288546", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah 2021")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288579", "1055")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288579", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288578", "1056")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288578", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288580", "1058")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288580", "Caixa 12 unidades -  Vinho Peninsula Single Vineyard Syrah 2021")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288576", "1059")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288576", "Caixa 12 unidades -  Vinho Peninsula Single Vineyard Syrah 2021")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288575", "1060")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288575", "Caixa 12 unidades -  Vinho Peninsula Single Vineyard Syrah 2021")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288577", "1061")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288577", "Caixa 12 unidades -  Vinho Peninsula Single Vineyard Syrah 2021")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288581", "1064")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288581", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah 2021")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>