--- v0 (2025-12-17)
+++ v1 (2026-05-14)
@@ -269,1307 +269,1147 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288796", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288796", "veja o vídeo!! FIAT/DUCATO MAXI; 2001/2002; BRANCA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>14.500,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288798", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288798", "FIAT/DUCATO COMBINATO; ANO 2001; SUCATA - FIM DE VIDA ÚTIL, SEM DIREITO A DOCUMENTO")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288756", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288756", "LANCHA FOCKER 222; ANO 2005; MOTOR YAMAHA 200HP 2 TEMPOS; CARRETA DE ENCALHE")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>32.500,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288765", "005")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288765", "CAMINHÃO GUINCHO PLATAFORMA IVECO DAILY3510; ANO 2002/2002; COR BRANCA; COMB. DIESEL")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>90.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288797", "007")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288797", "CAMINHONETE CHEVROLET S10 LS; ANO 2018/2019; 4X4 CD; COR PRATA; COMB. DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>45.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288767", "010")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288767", "CAMINHÃO VW/15.180 CNM; 2010/2011; BRANCA; DIESEL - FUNC. - FIPE APROX.: R$ 208.469,00")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>136.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288749", "011")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288749", "CAMINHÃO VW 17.280; 2014/2015; BRANCO; DIESEL; CÂMBIO AUTOMÁTICO - FUNC. - IPVA 2025 OK")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>151.250,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288743", "012")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288743", "veja o vídeo!! CAMINHÃO VW 6.160; 2019/2020; COR BRANCA; COMB. DIESEL; BASCULANTE - FUNCIONANDO")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>120.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290472", "013")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290472", "CAMINHÃO VW 17.280; 2014/2015; BRANCO; DIESEL; CÂMBIO AUTOMÁTICO - FUNC. - IPVA 2025 OK")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>141.250,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288747", "015")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288747", "CAMINHÃO M. BENZ/LK 1113; 1980/1981; AMARELA; DIESEL; BASCULANTE; DIREÇÃO HIDRÁULICA")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>38.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288751", "016")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288751", "CAMINHÃO M. BENZ/1721; 1995/1995; BRANCA; DIESEL; BASCULANTE; C/ CAÇAMBA FACCHINI 2008 - FUNCIONANDO")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>80.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288744", "017")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288744", "CAMINHÃO M. BENZ/L 1113; 1973/1973; VERMELHA; DIESEL; C/ MUNCK (GARRAFINHA) 3 TONELADAS - FUNCIONANDO")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288748", "018")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288748", "CAMINHÃO PIPA M. BENZ/LK 1513; 1980/1980; COR AMARELA; COMB. DIESEL; C/ 2 EIXOS - FUNCIONANDO")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288766", "020")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288766", "CAMINHÃO VOLVO/NH12380 4X2T; 2002/2003; COR BRANCA; COMB. DIESEL")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288753", "025")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288753", "CAMINHÃO FORD/F350; 1973/1973; CINZA; DIESEL; MOTOR 229; QUINTA MARCHA - FUNCIONANDO")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288750", "026")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288750", "CAMINHÃO FORD/F4000; 1977/1977; AZUL; DIESEL")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288746", "027")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288746", "veja o vídeo!! CAMINHÃO FORD/F12000 L; 1995/1995; BRANCA; DIESEL; C/ MUNCK - FUNCIONANDO")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>41.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288754", "030")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288754", "CAMINHONETE GM/CHEVROLET D20 LUXO; 1986/1986; BRANCA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288745", "031")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288745", "veja o vídeo!! GM/CHEVROLET 11000; 1986/1986; BRANCA; DIESEL; MOTOR PERKINS - FUNCIONANDO")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288769", "035")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288769", "CARRETA SEMI-REBOQUE SR/RANDON SR CAR; ANO 2011/2012")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>60.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288770", "036")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288770", "CARRETA")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288755", "040")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288755", "JINBEI M35; ANO 2010/2010; COR BRANCA; COMB. GASOLINA - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A12" s="5" t="inlineStr">
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>13.750,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288752", "043")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288752", "FORD/JEEP; 1973/1973; COR VERDE; COMB. GASOLINA")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E12" s="5" t="inlineStr">
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>13.500,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288775", "045")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288775", "MESA DE CORTE PLASMA OXIPIRA MASTER 35; ANO 2010; FONTE PLASMA HPR 260 - FUNCIONANDO")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>90.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288774", "050")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288774", "GRANECAR; DIESEL; CAPACIDADE 9 TONELADAS - FUNCIONANDO")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>17.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288760", "055")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288760", "TRATOR 8 BR; SEM PLAQUETA DE IDENT.")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288762", "056")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288762", "TRATOR FORD DEXTA; ANO INDEFINIDO (1958 A 1964) - FUNCIONANDO")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288761", "060")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288761", "TRATOR VALMET 80 ID - FUNCIONANDO")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288763", "061")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288763", "veja o vídeo!! TRATOR VALMET 85 ID; ANO 1979 - FUNCIONANDO")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>23.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288764", "065")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288764", "TRATOR MASSEY FERGUSON 35X; ANO INDEFINIDO; MOTOR 4CC")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288759", "070")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288759", "EMPILHADEIRA CLARK; CAP. APROX. 7 TON; À DIESEL; AUTOMÁTICA; MOTOR PERKINS 4CC; SEM IDENT. DE ANO")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288783", "075")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288783", "PARAMOTOR ASA SOL FLEXUS M; VITORAZZI; ANO 2019 ")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>8.750,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288784", "077")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288784", "TANQUE DE ÁGUA BOMBEIRO DE 12.000 LITROS DE CAP.")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288785", "080")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288785", "LOTE COM 11 BORRACHAS DE DIVERSAS APLICAÇÕES DE APROX. 25M E 01 GAXETA GRAFITADA DE 5/8")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
-[...442 lines deleted...]
-      <c r="E26" s="5" t="inlineStr">
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288781", "081")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288781", "DIFERENCIAL PÁ CARREGADEIRA")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288779", "082")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288779", "EIXO COMPLETO PÁ CARREGADEIRA MICHIGAN 75 III")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288778", "083")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288778", "JOGO DE SAPATA COMPLETA PARA UMA ESCAVADEIRA KOMATSU PC200")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288777", "084")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288777", "RODA GUIA COMPLETA COM MOLA PARA ESCAVADEIRA KOMATSU PC200")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288776", "085")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288776", "TRANSMISSÃO PÁ CARREGADEIRA VOLVO L90, L110")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
-      <c r="F26" s="4" t="inlineStr">
-[...734 lines deleted...]
-      </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288780", "086")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/288780", "CILÍNDRO HIDRÁULICO GUINDASTE PEQUENO (MEDIDAS NAS ESPECIFICAÇÕES)")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>