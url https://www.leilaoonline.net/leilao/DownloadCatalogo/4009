--- v0 (2025-12-16)
+++ v1 (2026-05-14)
@@ -269,1275 +269,1119 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290789", "015")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290789", "MESA DE CORTE PLASMA OXIPIRA MASTER 35; ANO 2010; FONTE PLASMA HPR 260 - FUNCIONANDO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>90.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290785", "020")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290785", "TRATOR MASSEY FERGUSON 35X; ANO INDEFINIDO; MOTOR 4CC")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290784", "021")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290784", "veja o vídeo!! TRATOR VALMET 85 ID; ANO 1979 - FUNCIONANDO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290782", "022")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290782", "TRATOR VALMET 80 ID - FUNCIONANDO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290783", "023")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290783", "TRATOR FORD DEXTA; ANO INDEFINIDO (1958 A 1964) - FUNCIONANDO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290781", "024")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290781", "TRATOR 8 BR; SEM PLAQUETA DE IDENT.")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290790", "030")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290790", "EMPILHADEIRA CLARK; CAP. APROX. 7 TON; À DIESEL; AUTOMÁTICA; MOTOR PERKINS 4CC; SEM IDENT. DE ANO")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290788", "033")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290788", "GRANECAR; DIESEL; CAPACIDADE 9 TONELADAS - FUNCIONANDO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290786", "035")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290786", "CARRETA SEMI-REBOQUE SR/RANDON SR CAR; ANO 2011/2012")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290787", "036")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290787", "CARRETA")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290778", "040")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290778", "FORD/JEEP; 1973/1973; COR VERDE; COMB. GASOLINA")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>16.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290780", "043")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290780", "JINBEI M35; ANO 2010/2010; COR BRANCA; COMB. GASOLINA - FUNCIONANDO - IPVA 2025 OK")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290772", "045")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290772", "veja o vídeo!! GM/CHEVROLET 11000; 1986/1986; BRANCA; DIESEL; MOTOR PERKINS - FUNCIONANDO")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>43.750,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290779", "046")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290779", "CAMINHONETE GM/CHEVROLET D20 LUXO; 1986/1986; BRANCA; DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290776", "050")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290776", "veja o vídeo!! CAMINHÃO FORD/F12000 L; 1995/1995; BRANCA; DIESEL; C/ MUNCK - FUNCIONANDO")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>80.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290754", "051")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290754", "CAMINHÃO FORD/F350; 1973/1973; CINZA; DIESEL; MOTOR 229; QUINTA MARCHA - FUNCIONANDO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290751", "055")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290751", "CAMINHÃO PIPA M. BENZ/LK 1513; 1980/1980; COR AMARELA; COMB. DIESEL; C/ 2 EIXOS - FUNCIONANDO")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290749", "056")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290749", "CAMINHÃO M. BENZ/L 1113; 1973/1973; VERMELHA; DIESEL; C/ MUNCK (GARRAFINHA) 3 TONELADAS - FUNCIONANDO")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>59.250,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290753", "057")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290753", "CAMINHÃO M. BENZ/1721; 1995/1995; BRANCA; DIESEL; BASCULANTE; C/ CAÇAMBA FACCHINI 2008 - FUNCIONANDO")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290750", "058")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290750", "CAMINHÃO M. BENZ/LK 1113; 1980/1981; AMARELA; DIESEL; BASCULANTE; DIREÇÃO HIDRÁULICA")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>38.500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290762", "060")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290762", "CAMINHÃO VW 17.280; 2014/2015; BRANCO; DIESEL; CÂMBIO AUTOMÁTICO - FUNC. - IPVA 2025 OK")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>90.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290752", "061")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290752", "CAMINHÃO VW 17.280; 2014/2015; BRANCO; DIESEL; CÂMBIO AUTOMÁTICO - FUNC. - IPVA 2025 OK")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>135.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290758", "062")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290758", "CAMINHÃO VW/15.180 CNM; 2010/2011; BRANCA; DIESEL - FUNC. - FIPE APROX.: R$ 208.469,00")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>155.250,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290757", "065")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290757", "CAMINHÃO VOLVO/NH12380 4X2T; 2002/2003; COR BRANCA; COMB. DIESEL")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290756", "067")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290756", "CAMINHÃO GUINCHO PLATAFORMA IVECO DAILY3510; ANO 2002/2002; COR BRANCA; COMB. DIESEL")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>90.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290760", "070")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290760", "CAMINHONETE CHEVROLET S10 LS; ANO 2018/2019; 4X4 CD; COR PRATA; COMB. DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290759", "075")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290759", "veja o vídeo!! FIAT/DUCATO MAXI; 2001/2002; BRANCA; DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290761", "076")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290761", "FIAT/DUCATO COMBINATO; ANO 2001; SUCATA - FIM DE VIDA ÚTIL, SEM DIREITO A DOCUMENTO")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291772", "077")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291772", "veja o vídeo!! IVECOFIAT/DAILY3510 VAN1; 2002/2003; BRANCA; DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>17.500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290755", "080")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290755", "LANCHA FOCKER 222; ANO 2005; MOTOR YAMAHA 200HP 2 TEMPOS; CARRETA DE ENCALHE")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>31.250,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290798", "085")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290798", "PARAMOTOR ASA SOL FLEXUS M; VITORAZZI; ANO 2019 ")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290796", "090")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290796", "DIFERENCIAL PÁ CARREGADEIRA")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290794", "091")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290794", "EIXO COMPLETO PÁ CARREGADEIRA MICHIGAN 75 III")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290793", "092")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290793", "JOGO DE SAPATA COMPLETA PARA UMA ESCAVADEIRA KOMATSU PC200")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290792", "093")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290792", "RODA GUIA COMPLETA COM MOLA PARA ESCAVADEIRA KOMATSU PC200")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290791", "094")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290791", "TRANSMISSÃO PÁ CARREGADEIRA VOLVO L90, L110")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290795", "095")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290795", "CILÍNDRO HIDRÁULICO GUINDASTE PEQUENO (MEDIDAS NAS ESPECIFICAÇÕES)")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290802", "100")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290802", "LOTE COM 11 BORRACHAS DE DIVERSAS APLICAÇÕES DE APROX. 25M E 01 GAXETA GRAFITADA DE 5/8")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290800", "105")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/290800", "TANQUE DE ÁGUA BOMBEIRO DE 12.000 LITROS DE CAP.")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>