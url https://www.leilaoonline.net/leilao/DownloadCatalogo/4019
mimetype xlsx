--- v0 (2025-12-16)
+++ v1 (2026-05-14)
@@ -269,2811 +269,2463 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291351", "6001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291351", "[ VÍDEO ] GERADOR STEMAC 150KVA ANO 2013 - CHAVE AUTOMÁTICA DE 400A - MOTOR 25 HORAS - MOTOR MWM 6CC")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>75.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291355", "6002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291355", "[ VÍDEO ] Grupo Gerador. 625 kva. Motor Cummins KTA19 755hp. Funcionando.")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>120.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291356", "6003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291356", "[ VÍDEO ] Grupo Gerador. 625 kva. Motor Cummins KTA19 755hp. Funcionando.")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>120.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291345", "6004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291345", "[ VÍDEO ] Gerador 850kva (sem motor)")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291325", "6005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291325", "Carrinho em inox com rodas para vender lanche cachorro quente.")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291360", "6006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291360", "14 UN. CONJUNTOS  DE AR CONDICIONADO SENDO ( 04 UN. DE 12.000 BTU´S -  03 UN. DE 24.000 BTU´S -  05 UN. DE 36.000 BTU´S  -  02 UN. DE 60.000 BTU´S  ) - NO ESTADO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>11.900,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291303", "6009")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291303", " Plataforma elevatória marca Sinoboom. Altura de trabalho 12 metros. Elétrica com baterias. Bom estado. Ano 2013")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>65.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291329", "6010")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291329", "CARRETA NO CHASSI 1 EIXO - NO ESTADO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291281", "6011")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291281", "Baú 16 pallets Niju Ano 2010. Reformado pintura nova")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>18.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291282", "6012")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291282", "Capó para MB 1620 com para lama esquerdo")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291278", "6013")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291278", " 01 CAPÔ SCANIA 112 -BRANCA")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291276", "6014")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291276", " CARRETINHA (3,5 METROS COMPRIMENTO)s/documento")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>2.800,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291279", "6015")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291279", " QUINTA RODA P/ CAMINHÃO CANAVIEIRO")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291280", "6016")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291280", " LOTE DE VIDROS/COM JANELAS DIVERSOS")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>850,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291277", "6017")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291277", " CARCAÇA DIFERENCIAL SCANIA 9114 - ANO 2014")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>4.700,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291286", "6018")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291286", " Aprox. 20 Rolamentos industriais (8 un.6322 c3, 5 un. 6319 c3 e outros)")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291285", "6019")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291285", " Aprox. 27 unidades de Bobinas 24V")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291354", "6020")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291354", "[ VÍDEO ] Motor Mercedes 352 funcionando")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291674", "6021")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291674", "LOTE DE MATERIAS DIVERSOS SENDO; (LT01)(5 Esmerilhaderias 4.1/2" a cabo / 3 Esmerilhadeira 4.1/2" a bateria / 11 empunhadura p/ esmerilhadeira  / 9 Esmerilhadeira 7" / 1 Ar condicionado 10.000 BTU / 8 Maquina de solda (Esab e sumig) / 4 maletas  / 2 parafusadeira a bateria/ 6 bateria / 1 carregador ")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291675", "6022")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291675", "LOTE DE MATERIAS DIVERSOS SENDO; (LT02)(12 caixas de ferramentas / 2 torquimetro  / 1 Grifo 24" / 5 Caneta de maçarico  / 5 Trena / 1 Grampeador de tapaceiro  / 1 Nível / 1 Trava quedas / 8 Manômetros / 1 Regulador de pressão  / 1 Alicate amperímetro  / 1 Multímetro  / 60 metros de cabo de aço 1/2" ")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291287", "6023")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291287", "02 EIXOS CLARCK DIRECIONAL COMPLETO COM RODAS / PNEUS (4 RODAS E 4 PNEUS)")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291676", "6024")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291676", "LOTE DE MATERIAS DIVERSOS SENDO; (LT03)(1 Impressora HP LaserJet Pro MFP M428fdw / 1 Impressora Epson L395 / 1 Impresora HP colorida  / 8 toners  / 2 Mouse sem fio  / 1 Teclado com fio  / 2 Celular Samsung A03 Core")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291294", "6027")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291294", "CONTAINER 6 MTS")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291283", "6028")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291283", " 02  tanques de caminhão")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291284", "6030")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291284", " Maquina de rebitar freio")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291290", "6033")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291290", "1 Compressor")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291288", "6034")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291288", " 4 tomadas de força sendo; 2  - Eaton 8 marchas, 1 - Eaton 10 marchas e1 -ZF")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291289", "6035")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291289", " 7 filtros Tecfil  PSL523")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>2.900,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291291", "6041")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291291", " Tanque Coral 2.000 litros com Bomba Andrade Masp 51. Marcas Jacto/Andrade. Ano 2010")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291292", "6044")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291292", " DIFERENCIAL VOLVO FH 400 ANO 2010")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291293", "6045")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291293", "TANQUE DE AÇO CARBONO CAPACIDADE 60.000 LITROS - COM ESCADA MARINHEIRO")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>38.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291295", "6057")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291295", "Redutor De Velocidade Flender 500cv")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291297", "6112")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291297", " Aprox. 124 Itens de peças para Rompedor Pneumático Tex 31/41. (Veja o Descritivo)")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291296", "6113")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291296", " Aprox. 50 Peças de Veiculos Fiat, GM e VW. (Veja o Descritivo)")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291298", "6114")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291298", "Motor diesel Rhino 6 Cilindros para Escavadeira New Holland E385")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291299", "6115")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291299", "Motor diesel Rhino 6 Cilindros para Escavadeira New Holland E385")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291300", "6116")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291300", " Aprox. 37 unidades de Punhos para Perfuratriz e Bitz Botão. Veja especificações")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>11.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291326", "6120")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291326", "Dobradiças aprox 10 mil unid")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291327", "6121")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291327", "Dobradiças aprox 10 mil unid")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291328", "6122")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291328", "Caixa Pallet 80x80x65 cm  marca John Deere PY2215")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291305", "6200")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291305", " 02 Unidades de Resfriadores em aço inox para refrigerante ")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291304", "6201")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291304", " 02 Carregadores de bateria – marca Adelco ")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291319", "6501")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291319", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291306", "6502")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291306", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291317", "6503")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291317", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291308", "6504")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291308", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291307", "6506")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291307", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291310", "6507")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291310", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291312", "6508")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291312", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291309", "6509")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291309", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291321", "6510")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291321", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291311", "6511")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291311", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291320", "6512")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291320", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291316", "6513")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291316", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291315", "6514")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291315", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291314", "6515")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291314", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291313", "6516")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291313", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291318", "6517")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291318", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291346", "6518")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291346", "Grupo Gerador de energia 50 kVa Motor Detroit 4 cilindros. Diesel")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291357", "7000")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291357", "MÁQUINA DE CAFÉ ITALIANA 2 BICOS ( cor branca)")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291358", "7001")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291358", "MÁQUINA DE CAFÉ ITALIANA 3 BICOS ")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291344", "7002")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291344", "MÁQUINA DE CAFÉ ITALIANA 2 BICOS")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291340", "7004")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291340", " Relógio de Ponto Dimep Smart Point Biométrico FS-01 - Alimentação: - Fonte chaveada Full Range; - Entrada: 100-240 v, 50-60Hz; - Saída: 09 v 1,5 A; - Consumo: 15 w. Dimensões Aproximadas: - Largura: 168 mm - Altura: 268 mm - Profundidade: 94 mm - Peso: 0,6 Kg")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291341", "7005")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291341", " Relógio de Ponto Dimep Smart Point Biométrico FS-01 - Alimentação: - Fonte chaveada Full Range; - Entrada: 100-240 v, 50-60Hz; - Saída: 09 v 1,5 A; - Consumo: 15 w. Dimensões Aproximadas: - Largura: 168 mm - Altura: 268 mm - Profundidade: 94 mm - Peso: 0,6 Kg")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291342", "7006")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291342", " Relógio de Ponto Dimep Smart Point Biométrico FS-01 - Alimentação: - Fonte chaveada Full Range; - Entrada: 100-240 v, 50-60Hz; - Saída: 09 v 1,5 A; - Consumo: 15 w. Dimensões Aproximadas: - Largura: 168 mm - Altura: 268 mm - Profundidade: 94 mm - Peso: 0,6 Kg")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291343", "7007")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291343", " Relógio de Ponto Dimep Smart Point Biométrico FS-01 - Alimentação: - Fonte chaveada Full Range; - Entrada: 100-240 v, 50-60Hz; - Saída: 09 v 1,5 A; - Consumo: 15 w. Dimensões Aproximadas: - Largura: 168 mm - Altura: 268 mm - Profundidade: 94 mm - Peso: 0,6 Kg")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291322", "7008")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291322", " Relógio de Ponto Dimep Smart Point Biométrico FS-01 - Alimentação: - Fonte chaveada Full Range; - Entrada: 100-240 v, 50-60Hz; - Saída: 09 v 1,5 A; - Consumo: 15 w. Dimensões Aproximadas: - Largura: 168 mm - Altura: 268 mm - Profundidade: 94 mm - Peso: 0,6 Kg")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291323", "7011")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291323", "MULT-GRILL BACON 220V")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291324", "7013")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291324", "APROX.. 38 UN. CONTROLE DE ACESSO-LEITOR AUTONOMO ASSA ABLOY V-KPRIL")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291301", "7014")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291301", "CARRETA REBOQUE BAÚ ANO 2022 (SEM  USO)")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291347", "7018")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291347", "7 MÁQUINAS DE AÇAÍ ARPIFRIO (NO ESTADO QUE SE ENCONTRA E COM AVARIAS)")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291348", "7019")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291348", "CILINDRO BRAESI USADO ")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>4.900,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291302", "7040")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291302", "Dois Rompedores Montamber SC-36 ano 2011. SEM USO")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291335", "7044")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291335", " 03 UN. ROLAMENTO DE GIRO ( SEM USO/NO ESTADO)")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291334", "7045")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291334", " 06 UN. REDUTORES USADOS 1X60 - PARA MOTOR 50HP PRÓPRIO ( PARA EXTRSÃO PARA FAZER CANOS)")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>85.000,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
-      <c r="A86" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291331", "7046")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291331", " SOPRADOR MARCA ARZEN (SEM USO) - GM315M3 MIN. / MOTOR WEG 350 CV RPM 1190 - 440 VOLTS.")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>150.000,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>3000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-      <c r="A87" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291336", "7047")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291336", " SECADOR MARCA PIOVANI ( NO ESTADO)")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>2.100,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
-      <c r="A88" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291330", "7048")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291330", " SECADOR DE GRÃO DE MATERIAL ESTRUSADO ( NO ESTADO)")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>3.100,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291333", "7049")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291333", " MISTURADOR DE PÓ DUPLO DE AÇO ( USADO)")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>3.800,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
-      <c r="A90" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291338", "7050")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291338", " INJETORA REFORMADA MARCA NETSTAL HP 3000")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>85.000,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291337", "7051")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291337", " MANDRILHADORA MARCA IKEGAI FUSO 100 MESA 1X1 MM ( NO ESTADO)")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
-      <c r="A92" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291332", "7052")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291332", " FREZA TÓZ UNIVESAL MESA 220X60 MM - ( NO ESTADO)")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
-      <c r="A93" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291339", "7053")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291339", " EMPILHADEIRA STILL  MOD. R70-25  -ANO 2008 -   GLP -CAPACIDADE 2,5 TON.")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291349", "7057")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291349", "07 UN. -  Moto-Variador Redutor (RINGCONE) (0.50CV, 4P, 220/380 - 1/2CV, 4P, 220/380/440 -  1CV, 4P, 220/380 - 1CV, 4P, 220/380 -  0.25CV, 4P, 220/380 - 1CV, 4P, 220/380/440 -1CV, 4P, 220/380/440) e  01 UN. -  Moto-Variador Redutor (BONFIGLIOLI) 0.33CV, 4P, 220/380  ")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>6.400,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291352", "7058")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291352", "MOTOR ELÉTRICO WEG 885RPM 225 SM TRIFÁSICO - RECONDICIONADO")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
-      <c r="A96" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291353", "7059")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291353", "MOTOR ELÉTRICO WEG 885RPM 225 SM TRIFÁSICO - RECONDICIONADO")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291350", "8003")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291350", "[ VÍDEO ] GUILHOTINA HIDRÁULICA RIO NEGRO 3000 MM -  ANO 2003 - CORTA CHAPA ATÉ 1/2`M ( 12,7MM) - FUCIONANDO")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>90.000,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>