--- v0 (2025-11-05)
+++ v1 (2026-05-14)
@@ -269,539 +269,475 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291480", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291480", " TRATOR DE ESTEIRA CAT D5L; ANO: 2022; CH.: CAT000D5LZ2K01170; HORÍMETRO: 12000 FROTA:  14026")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>350.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291479", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291479", " 1 ESTATOR N100 SBE E 2 JUNTAS UNIVERSAIS JU 120X160 ")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291478", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291478", " QUADRICICLO HONDA TX420; ANO: 2022/2022; CH.: 9C2TE4300NR004762 FROTA:  10309")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>25.500,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291481", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291481", " QUADRICICLO HONDA TX420; ANO: 2022/2022; CH.: 9C2TE4300NR004731 FROTA:  10310")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>26.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291482", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291482", " VW SAVEIRO 1.6 CS; BRANCA; FLEX; ANO: 2012/2012; PL.: ETT-3348; CH.: 9BWKB05U3CP200886; FROTA:  11203 OBS:  "Baixando óleo"")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>18.499,90</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291483", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291483", " CAVALO MECÂNICO VOLVO FH13 520 6X4 V6; BRANCA; DIESEL; ANO: 2007/2007; PL.: DUK6J23; CH.: 93KAS50D07E732473;  KM: 1028475 FROTA:  13535")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>97.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291484", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291484", " PÁ CARREGADEIRA CAT 938K SUGARCANE; ANO: 2019; CH.: CAT0938KAW8K01376; PNEUS: RUINS; HORÍMETRO: 18000 FROTA:  14063 OBS:  Motor da hélice com folga")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" s="4" t="inlineStr">
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>255.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>5000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291489", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291489", " CAVALO MECÂNICO VOLVO FH13 520 6X4 V4; BRANCA; DIESEL; ANO: 2007/2007; PL.: DUK6J31; CH.: 93KAS50D27E732474;  KM: 621144 FROTA:  13537")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
-      <c r="D12" s="4" t="inlineStr">
-[...48 lines deleted...]
-      <c r="A14" s="5" t="inlineStr">
+      <c r="D18" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B14" s="4" t="inlineStr">
-[...58 lines deleted...]
-      <c r="A16" s="5" t="inlineStr">
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>67.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291488", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291488", " CAVALO MECÂNICO VOLVO FH13 520 6X4 V4; BRANCA; DIESEL; ANO: 2007/2007; PL.: DUK6J02; CH.: 93KAS50DX7E732478;  KM: 621144 FROTA:  13534")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
-      <c r="B16" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D16" s="4" t="inlineStr">
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>72.500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291485", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291485", " TRATOR NEW HOLLAND TL 85; ANO: 2015; CH.: HCCZTL85TEC131201 FROTA:  14902 OBS:  Ponta de eixo soldada")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>85.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291486", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291486", " CAVALO MECÂNICO VOLVO FH13 480 6X4 V1; BRANCA; DIESEL; ANO: 2009/2009; PL.: EAO0E71; CH.: 9BVASWOD09E748374; KM:  FROTA:  13556")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>82.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291487", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291487", " CAMINHÃO VOLVO BASCULANTE FH13 420 6X4 V1; BRANCA; DIESEL; ANO: 2013/2013; PL.: FHW8F98; CH.: 93KJG10D0EE814591;  FROTA:  13603")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>195.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>5000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291490", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291490", " FIAT DOBLO 1.8 ESSENCE; BRANCA; FLEX; ANO: 2020/2021; PL.: QXQ8G35; CH.: 9BD1196GDM1156414; RENAVAM: 1224134823; KM: 335370 FROTA:  11357 OBS:  Funcionando")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="E16" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F16" s="4" t="inlineStr">
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>31.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291491", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291491", " FIAT DOBLO 1.8 ESSENCE; BRANCA; FLEX; ANO: 2019/2020; PL.: QWT0F36; CH.: 9BD1196GDL1154379; RENAVAM: 1210193652; KM: 273904 FROTA:  11392 OBS:  Funcionando")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291492", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291492", " CAVALO MECÂNICO VOLVO FH 13 520 6X4 V4; BRANCA; DIESEL; ANO: 2007/2007; PL.: DUK6J21; CH.: 93KAS50D67E732476; KM: 650622 FROTA:  13539")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>87.500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-[...286 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291493", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/291493", " 8 ELEVADORES DE PLANTADORAS DMB")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>