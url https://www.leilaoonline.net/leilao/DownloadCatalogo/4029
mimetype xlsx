--- v0 (2025-11-05)
+++ v1 (2026-05-14)
@@ -269,3643 +269,3191 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293079", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293079", " Aprox. 63 Disjuntores WEG Modelo MDW (36 Monopolar curva B 20a, 11 Monopolar curva B 16a, 11 Bipolar curva B 25a, 1 Bipolar curva B 10a, 3 Tripolar curva C 16a e 1 Tripolar curva C 25aNOVOS NA CAIXA")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293076", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293076", " 3 un. painéis de obra ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293087", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293087", " Aprox. 84 Disjuntores GE Monopolar curva B (10a : 6 peças , 16a : 10 peças , 25a : 2 peças , Bipolar curva B, 10a : 4 peças ,16a : 26 peças , 20a : 1 peça , 25a : 11 peças , 63a : 2 peças Tripolar curva C, 10a : 3 peças , 16a :2peças 20a : 1 peça , 25a : 6 peças , 40a : 6 peças , 63a : 4 peças - NO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293077", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293077", " Aprox. 19 moldes forma cadinho para solda exotermica Medidas diversas NOVOS SEM USO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293086", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293086", " 3 UN. Disjuntores tripolar caixa moldada WEG 16a DWA160b NOVO NA CAIXA")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293085", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293085", " 4 UN. - Disjuntores tripolar caixa moldada WEG ( 1 DWA160b : 25a, 1 DWB 160b : 20a, 2 DWB160b : 25a NOVO NA CAIXA)")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293084", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293084", " 4UN. Disjuntores tripolar caixa moldada WEG 32a ( 1 DWB 160n : 32a, 3 DWA 160b : 32a ) NOVO NA CAIXA")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293082", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293082", " 3 UN. - Disjuntores tripolar caixa moldada WEG 50a Modelo DWA160b NOVO NA CAIXA")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293078", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293078", " 4 UN. - Telas mosqueteiro Branca 1,00 X 50,00m - NOVAS NA EMBALAGEM")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293081", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293081", " 2 UN. - Disjuntores tripolar caixa moldada WEG 80a - NOVO NA CAIXA")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293080", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293080", " 6 UN. - Disjuntores tripolar caixa moldada SOPRANO ( 1 peça : 15a, 1 peça : 16a, 1 peça : 20a, 1 peça : 25a, 1 peça : 32a, 1 peça : 70a )NOVOS")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293083", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293083", " 3 UN. - Disjuntores tripolar caixa moldada SIEMENS e STECK - 1 STECK SD-L S63 : 63a, 1 SIEMENS 3VT1 : 63a, 1 SIEMENS VF100 : , 63a - NOVOS")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293105", "902")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293105", " Climatizador de Ar Evaporativo Industrial e Comercial Modelo: TB-20S, M250 ou SA20, SA250, climatiza áreas de 100m até 250m²")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293113", "903")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293113", " Climatizador de Ar Evaporativo Industrial e Comercial Modelo: TB-20S, M250 ou SA20, SA250, climatiza áreas de 100m até 250m²")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293107", "904")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293107", " Transformador de corrente SEED'EL 600 amperes (Novo) - sem garantia")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293119", "905")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293119", " Transformador de corrente SEED'EL 600 amperes (Novo) - sem garantia")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293110", "906")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293110", " Transformador de corrente SEED'EL 600 amperes (Novo) - sem garantia")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293109", "907")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293109", " Transformador de corrente SEED'EL 20 amperes (Novo) - sem garantia")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293112", "908")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293112", " Transformador de corrente SEED'EL 20 amperes (Novo) - sem garantia")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293108", "909")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293108", " Transformador de corrente SEED'EL 20 amperes (Novo) - sem garantia")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293106", "910")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293106", " Transformador de corrente SEED'EL 20 amperes (Novo) - sem garantia")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293118", "911")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293118", " Transformador de corrente SEED'EL 20 amperes (Novo) - sem garantia")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293116", "912")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293116", " Aprox. 75 peças - Forro Vasado Isopor Moldado tipo Colmeia (NOVOS NA CAIXA) Medida padrão 625mm X 625mm")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293115", "913")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293115", " Lote contendo massa acrílica NOVA, massa para drywall NOVA, tinta abertas")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293117", "914")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293117", " Aprox. 200 peças - Chumbador Parabolt CB 1/4 X 2 polegadasGalvanizado (novas) - sem garantia")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293104", "915")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293104", " Aprox. 200 peças - Chumbador Parabolt CB 1/4 X 2 polegadasGalvanizado (novas) - sem garantia")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293114", "916")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293114", " Aprox. 200 peças - Chumbador Parabolt CB 1/4 X 2 polegadasGalvanizado (novas) - sem garantia")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293103", "917")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293103", " Lote de piso, azulejos e pedra de mármore Sem metragem específica")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293111", "918")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293111", " Aprox. 750 peças - Conduletes em Alumínio (Novos) na sua maioria sem tampa Medidas e modelos diversos")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293124", "919")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293124", " Capacitor trifasico para correção do fator de potência ( Novo )Marca ABBModelo CLMD 33S")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293120", "920")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293120", " Capacitor trifasico para correção do fator de potência ( Novo )Marca ABBModelo CLMD 33S")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293122", "921")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293122", " Capacitor trifasico para correção do fator de potência ( Novo )Marca ABBModelo CLMD 33S")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293126", "922")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293126", " Aprox. 980 peças: De 1/2" a 5" Unidut : 769 peças Unidut c/ rosca: 25 peças Prensa cabo aluminio: 171 peças Conector box curvo : 16 peças Material Novo. - sem garantia")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293123", "923")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293123", " Aproximadamente 1.915 peças entre buchas e arruelas para Eletroduto/Condulete.Material novo, na embalagem.")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293130", "924")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293130", " 30 unidades Tachao refletivo bidirecional Novo - Acompanha cola 25 X 15 X 5")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293127", "925")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293127", " 8 Protetores de Surto WEG (Novos) Modelo : SPW275-45")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293129", "926")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293129", " Lote com 10 escadas De 2,50m a 9 metros")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293128", "927")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293128", " Lavadora de peças/cilindro em inox 220/380v Comprimento 1500mm x Largura 500mm")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293121", "928")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293121", " Moinho para tecidos Está funcionando mas precisa de revisão - sem garantia")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293125", "930")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293125", " Bomba elétrica 12v para transferência de diesel Marca Yamaguchi Modelo 304")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293131", "931")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293131", "5 Centrais de Alarme  de Incêndio Maury 2 Acionadores de Incêndio MQV/B 4 Acionadores de Incêndio MQV/P 3 Cigarras externas 13 Detectores de Fumaça  1 Abrigo para Mangueira, Duplo de sobrepor Padrão.  90 X 120 X 17")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293132", "932")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293132", "3 Luminárias Publica Fechada (Novas) Comprimento: 40cm x Largura: 30cm")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293133", "933")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293133", "58 Disjuntores Monopolar Unic Pial Legrand 30 amp : 12 peças  25 amp : 46 peças  Novos na caixa - sem garantia")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>480,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293134", "934")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293134", "Aprox.80 Disjuntores GE Monopolar Novos na caixa")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293135", "935")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293135", "Aprox. 29 Disjuntores GE Nema Bipolar")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293143", "936")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293143", " Aprox. 87 Disjuntores GE Monopolar Nema Termomagnetico Novos 90a : 18 peças  100a : 20 peças  30a : 14 peças  10a : 6 peças  35a : 9 peças  50a : 6 peças  60a : 7 peças  70a : 7 peças")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293148", "937")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293148", " Aprox. 44 Disjuntores nema termomagnetico Bipolar novos 15a : 24 peças  50a : 9 peças  30a : 11 peças")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293139", "938")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293139", " Aprox. 13 Disjuntores Termomagnetico Caixa Moldada Tripolar Novos na caixa25a : 1 peça  30a : 3 peças  70a : 2 peças  80a : 3 peças  90a : 1 peça  150a : 3 peças ")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293145", "939")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293145", " Aprox. 323 peças de Suporte Isolador p/ Para Raios Barra chata Base curvada ou reta. 7/8x1/8")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293158", "940")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293158", " Aprox. 150 peças de Suporte Isolador p/ Para Raios cabo Base curvada ou reta.")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293154", "941")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293154", " Aprox. 58 peças de Suporte Isolador p/ Para Raios Barra chata Base curvada ou reta. 7/8x1/8")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>60,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293157", "942")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293157", " Aprox. 107 peças de Suporte Isolador p/ Para Raios Barra chata ou cabo Base curvada ou reta. 7/8x1/8")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293151", "943")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293151", " Aprox. 77 peças de Suporte Isolador p/ Para Raios cabo Base curvada ou reta.")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>80,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293141", "944")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293141", " Aprox. 25 Terminais p/ barramento concêntrico união sem Suporte 3/8 NOVOS")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293140", "945")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293140", " Aprox. 25 Terminais p/ barramento concêntrico união sem Suporte 3/8 NOVOS")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293144", "946")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293144", " Aprox. 20 Terminais p/ barramento concêntrico Derivação : T 3/8" NOVOS")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293159", "947")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293159", " Aprox. 20 Terminais p/ barramento concêntrico Derivação : T 3/8" NOVOS")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293150", "948")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293150", " Aprox. 20 Terminais p/ barramento concêntrico Derivação : T 3/8" NOVOS")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293147", "949")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293147", " Aprox. 20 Terminais p/ barramento concêntrico Derivação : T 3/8" NOVOS")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293137", "950")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293137", " Aprox. 20 Terminais p/ barramento concêntrico Derivação : T 3/8" NOVOS")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293142", "951")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293142", " Aprox. 25 Terminais para barramento concêntrico central reto 3/8" NOVOS")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293149", "952")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293149", " Aprox. 25 Terminais para barramento concêntrico central reto 3/8" NOVOS")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293156", "953")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293156", " Aprox. 25 Terminais para barramento concêntrico central reto 3/8" NOVOS")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293138", "954")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293138", " Aprox. 25 Terminais para barramento concêntrico central reto 3/8" NOVOS")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293155", "955")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293155", " Aprox. 50 Conectores Split Bolt parafuso fendido Bimetalico 35mm")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293136", "956")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293136", " Aprox. 50 Conectores Split Bolt Parafuso Fendido Bimetalico 25mm")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293153", "957")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293153", " Aprox. 50 Conectores Split Bolt Parafuso Fendido Bimetalico 25mm")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293152", "958")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293152", " Aprox. 50 Conectores Split Bolt Parafuso Fendido Bimetalico 25mm")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293161", "959")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293161", " Aprox. 50 Conectores Split Bolt Parafuso Fendido Bimetalico 25mm")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293160", "960")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293160", " Aprox. 50 Conectores Split Bolt Parafuso Fendido Bimetalico 25mm")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293146", "961")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293146", " Aprox. 20 Terminais Olhal de Compressão 150mm NOVOS")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293162", "962")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293162", " Aprox. 20 Terminais Olhal de Compressão 150mm NOVOS")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293163", "963")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293163", " Aprox. 20 Terminais Olhal de Compressão 150mm NOVOS")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293164", "964")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293164", " Aprox. 15 Terminais Olhal de Compressão 185mm NOVOS")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>225,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293165", "965")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293165", " Aprox. 15 Terminais Olhal de Compressão 185mm NOVOS")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>225,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
-      <c r="A86" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293173", "966")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293173", " Aprox. 10 Terminais Olhal de Compressão 240mm NOVOS")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-      <c r="A87" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293169", "967")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293169", " Aprox. 10 Terminais Olhal de Compressão 240mm NOVOS")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
-      <c r="A88" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293176", "968")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293176", " Aprox. 10 Terminais Olhal de Compressão 240mm NOVOS")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293167", "969")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293167", " Aprox. 10 Terminais Olhal de Compressão 240mm NOVOS")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
-      <c r="A90" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293170", "970")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293170", " Aprox. 10 Terminais Olhal de Compressão 240mm NOVOS")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293180", "971")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293180", " Aprox. 10 Terminais Olhal de Compressão 240mm NOVOS")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
-      <c r="A92" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293174", "972")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293174", " Aprox. 10 Terminais Olhal de Compressão 300mm NOVOS")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>380,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
-      <c r="A93" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293168", "973")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293168", " Aprox. 10 Terminais Olhal de Compressão 300mm NOVOS")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>380,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293182", "974")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293182", " Aprox.50 Terminais Sapata Aperto de Pressão Cabos 35mm NOVOS")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293181", "975")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293181", " Aprox.50 Terminais Sapata Aperto de Pressão Cabos 35mm NOVOS")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
-      <c r="A96" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293166", "976")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293166", " Aprox.50 Terminais Sapata Aperto de Pressão Cabos 35mm NOVOS")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293172", "977")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293172", " Aprox.50 Terminais Sapata Aperto de Pressão Cabos 35mm NOVOS")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
-      <c r="A98" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293179", "978")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293179", " Aprox. 21 Conjuntos de tomada fixa 2p t 10a com placa cinza 4x2 Perlex NOVOS na caixa")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>190,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293178", "979")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293178", " Aprox. 19 Conjuntos de tomada fixa 2p t 10a com placa cinza 4x2 Perlex NOVOS na caixa")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t>170,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
-      <c r="A100" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293183", "980")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293183", " Aprox. 17 Conjuntos de tomada fixa 2p t 10a com placa cinza 4x2 Perlex NOVOS na caixa")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>160,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
-      <c r="A101" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293175", "981")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293175", " Aprox. 20 Conjuntos placa interruptor 3 teclas 4x2 cinza 10a 250v Perlex Novos na caixa")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
-      <c r="A102" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293177", "982")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293177", " Aprox. 10 Cercadores/Grades de isolamento modular Por módulo Altura 800mm x Largura 450mm - 6 módulos no total")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
-      <c r="A103" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293171", "983")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293171", " Aprox. 17 interruptores 3 teclas 10a Perlex Branco Novo na caixa")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>170,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
-      <c r="A104" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293184", "984")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293184", "1 bomba d'água Thebe Motor 15cv Rpm 3550 Ano 2024")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
-      <c r="A105" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293185", "985")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293185", "1 bomba d'água Thebe Motor 15cv Rpm 3550 Ano 2024")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
-      <c r="A106" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293187", "986")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293187", "APROX. 600 UN. BARRA ROSCADA ( 250 peças de 3 m, 300 peças de 1,20m E 50 peça de 1,80m)")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
-      <c r="A107" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293188", "987")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293188", "APROX. 420 UN. Eletroduto Galvanizado 3 metros de comprimento / Medidas variadas de 3/4 a 4 polegadas")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
-      <c r="A108" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293102", "1000")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293102", "APROX. 107 UN. MACACOS HIDRÁULICAS DIVERSOS SENDO; (1 ton = 1 peça) (2 ton = 2 peças ) (4 ton = 83 peças )(10 ton = 2 peças ) (30 ton = 1 peça)  (32 ton = 9 peças) (50 ton = 9 peças)")</f>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
-      <c r="A109" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293100", "1004")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293100", "02 DOBRADEIRAS DE TUBOS COM ACESSÓRIOS")</f>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
-      <c r="A110" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293090", "1010")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293090", " MAQUINA PARA REVISAR E MEDIR TECIDO – LARGURA 1.800MM")</f>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
-      <c r="A111" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293186", "1015")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293186", " 01 REDUTOR - RELAÇÃO 1:50")</f>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
-      <c r="A112" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293101", "1019")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293101", "20 UN. TACOMETROS DE CONTATO DIGITAL MINIPA MOD. 2245A - SEM USO ( NO ESTADO)")</f>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
-      <c r="A113" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293091", "1023")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293091", "APROX. 31 CHAVES TORQUIMETROS E 2 DINAMÔMETRS PARA MOLA E 1 MANÔMETRO")</f>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
-      <c r="A114" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293095", "1028")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293095", " SONDA/GUIA PASSA FIO ")</f>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
-      <c r="A115" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293093", "1029")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293093", " BAGAGEIRO/SUPORTE PARA ESCADA /COM REGULAGEM")</f>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
-      <c r="A116" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293092", "1030")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293092", " BAGAGEIRO/SUPORTE PARA ESCADA /COM REGULAGEM")</f>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
-      <c r="A117" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293096", "1031")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293096", " BAGAGEIRO/SUPORTE PARA ESCADA /COM REGULAGEM")</f>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
-      <c r="A118" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293098", "1032")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293098", " 05 MOTORES DC 24V COM CAIXA DE REDUÇÃO (SEM USO)")</f>
       </c>
       <c r="C118" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
-      <c r="A119" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293097", "1033")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293097", " 05 MOTORES DC 24V COM CAIXA DE REDUÇÃO (SEM USO)")</f>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
-      <c r="A120" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293094", "1034")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293094", " 05 MOTORES DC 24V COM CAIXA DE REDUÇÃO (SEM USO)")</f>
       </c>
       <c r="C120" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E120" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
-      <c r="A121" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293099", "1044")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293099", "SERVO MOTOR - SEM USO")</f>
       </c>
       <c r="C121" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
-      <c r="A122" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293089", "2008")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293089", " REDUTOR TRANSMOTECNICA RELACAD 1:66")</f>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E122" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
-      <c r="A123" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293088", "2009")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293088", " REDUTOR TRANSMOTECNICA RELACAD 1:66")</f>
       </c>
       <c r="C123" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>