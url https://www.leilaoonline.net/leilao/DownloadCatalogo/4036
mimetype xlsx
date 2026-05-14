--- v0 (2025-12-16)
+++ v1 (2026-05-14)
@@ -269,1819 +269,1595 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292996", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292996", "veja o vídeo!! CHEVROLET/ONIX JOY 1.0 MEC.; ANO 2018/2018; COR PRATA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="4" t="inlineStr">
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292997", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292997", "FIAT/ARGO DRIVE 1.0; ANO 2024/2024; COR BRANCA; ALCO./GASOL. - NÃO FUNCIONA - IPVA 2025 OK")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>34.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292998", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292998", "FIAT/FIORINO 1.4 FLEX; ANO 2015/2016; COR BRANCA; ALCO./GASOL. - NÃO FUNCIONA - IPVA 2025 OK")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr">
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>20.500,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292725", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292725", "TOYOTA/ETIOS HB XS; 2013/2013; PRATA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>19.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292496", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292496", "veja o vídeo!! I/FORD RANGER XLSCD4A22C; 2023/2023; BRANCA; DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>131.250,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293457", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293457", "veja o vídeo!! RENAULT/SANDERO EXPRESSION 1.0; ANO 2013/2014; COR PRETA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>14.750,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293338", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293338", "veja o vídeo!! MMC/ASX 2.0 CVT; 2016/2016; PRATA; GASOLINA - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293459", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293459", "veja o vídeo!! I/AUDI A5 SPB 170CV; ANO 2015/2015; COR CINZA; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>18.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292539", "010")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292539", "veja o vídeo!! CHEV/TRACKER T A; 2020/2021; CINZA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>59.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293757", "013")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293757", "I/VW TIGUAN ALLSPACE RL; 2020/2020; CINZA; GASOLINA - FUNCIONANDO ")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>85.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292540", "015")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292540", "veja o vídeo!! TOYOTA/ETIOS SD XLS; 2013/2013; CINZA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>17.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292524", "020")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292524", "veja o vídeo!! I/MMC PAJERO SPORT HPE; 2019/2020; PRATA; DIESEL - FUNC. - IPVA 2025 OK - FIPE APROX.: R$ 219.086,00")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>135.250,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292541", "025")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292541", "veja o vídeo!! FIAT/PALIO FIRE ECONOMY; 2010/2011; PRATA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>13.750,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292505", "030")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292505", "HONDA/FIT LX CVT; 2016/2016; PRATA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>23.750,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292503", "035")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292503", "veja o vídeo!! TOYOTA/YARIS HA XL15; 2023/2023; VERMELHA; ALCO./GASOL. - FUNC. - IPVA 2025 OK - APROX. 4.700KM")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>36.750,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292532", "040")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292532", "TOYOTA HILUX SW4 SRV 4X4; 2008/2008; COR PRETA; DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>31.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292520", "045")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292520", "VW/AMAROK CD 4X4 S; ANO 2017/2017; COR PRATA; COMB. DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>51.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292528", "050")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292528", "veja o vídeo!! JEEP/COMPASS LIMITED F H; 2019/2020; BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>56.250,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292530", "055")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292530", "veja o vídeo!! CHEV/SPIN 1.8L MT LT; 2017/2018; BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>32.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292537", "060")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292537", "veja o vídeo!! VW/SANTANA 2000 MI; 1998/1999; CINZA; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>8.500,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292517", "065")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292517", "VW/POLO 1.6; 2008/2009; PRETA; ALCO./GASOL./GNV - FUNCIONANDO")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>19.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292498", "070")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292498", "veja o vídeo!! FORD/FIESTA GL; 2001/2001; BRANCA; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>7.900,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292515", "075")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292515", "veja o vídeo!! FIAT/TORO FREEDOM AT6; 2019/2020; BRANCA; ALCO./GASOL. - FUNC. - FIPE APROX.: R$ 91.242,00")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>59.500,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292542", "080")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292542", "veja o vídeo!! RENAULT/LOGAN EXP 1016V; 2012/2012; PRATA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>14.250,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292512", "085")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292512", "TOYOTA/ETIOS SD XLS; 2015/2015; BRANCA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>9.750,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292499", "090")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292499", "veja o vídeo!! CHEV/PRISMA 1.4MT LT; 2014/2015; PRATA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>29.500,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292527", "095")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292527", "veja o vídeo!! VW/SANTANA PATRULHEIRO; 2006/2006; VERMELHA; GASOLINA - FUNCIONANDO - LEGALIZADO")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D12" s="4" t="inlineStr">
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>25.500,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292509", "100")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292509", "veja o vídeo!! TOYOTA/YARIS HA XL15; 2023/2024; AZUL; ALCO./GASOL. - FUNC. - IPVA 2025 OK - APROX. 5.400KM")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>45.000,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292534", "105")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292534", "veja o vídeo!! CHEV/SPIN 1.8L MT LS E; 2021/2021; PRATA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>29.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292531", "110")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292531", "veja o vídeo!! TOYOTA/HILUX CD4X4 SRV; 2009/2010; PRETA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>73.000,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292521", "115")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292521", "TOYOTA HILUX CD 4X4; ANO 2021/2021; COR BRANCA; COMB. DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>87.500,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292533", "120")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292533", "I/ROYAL ENFIELD HIMALAYA; 2021/2022; CINZA; GASOLINA - NÃO FUNCIONA - IPVA 2025 OK")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A13" s="5" t="inlineStr">
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292504", "125")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292504", "veja o vídeo!! I/BMW 320I; 2019/2020; PRETA; GASOLINA - FUNC. - FIPE APROX.: R$ 202.820,00")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>145.000,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292497", "130")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292497", "veja o vídeo!! HONDA/CITY EXL; 2022/2023; BRANCA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>45.500,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292536", "130")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292536", "veja o vídeo!! FIAT/UNO MILLE; 1991/1991; PRETA; GASOLINA - FUCIONANDO")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>11.500,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292508", "135")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292508", "PEUGEOT/208 GRIFFE A; 2013/2014; PRETA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292500", "140")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292500", "veja o vídeo!! CHEV/ONIX PLUS 10TAT PR2; 2022/2023; BRANCA; ALCO./GASOL. - IPVA 2025 OK")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292535", "145")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292535", "veja o vídeo!! RENAULT/SANDERO STEPWAY; 2009/2010; CINZA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F13" s="4" t="inlineStr">
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>11.000,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292523", "150")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292523", "veja o vídeo!! MMC/PAJERO SPORT FLEX; 2009/2010; CINZA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>18.500,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292513", "155")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292513", "VW/NOVA SAVEIRO CE CABINE ESTENDIDA; 2014/2014; COR BRANCA; COMB. ALCO./GASOL. - FUNC. - IPVA 2025 OK")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>31.000,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292511", "160")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292511", "veja o vídeo!! GM/CORSA ST; 2000/2001; VERMELHA; GASOLINA - FUNCIONANDO ")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>11.000,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292506", "165")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292506", "veja o vídeo!! HONDA/FIT LX CVT; 2014/2015; PRATA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>24.500,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292501", "170")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292501", "NISSAN/KICKS SL CVT; 2018/2018; PRETA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>45.500,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292514", "175")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292514", "veja o vídeo!! DAFRA/CITYCOM 300I; 2014/2015; PRETA; GASOLINA - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>8.500,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292502", "180")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292502", "veja o vídeo!! I/TOYOTA RAV4 25L 4X4; 2013/2013; PRATA; GASOLINA - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>39.000,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292529", "185")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292529", "veja o vídeo!! CHEV/SPIN 1.8L AT LT; 2013/2014; PRETA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>27.500,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292525", "190")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292525", "veja o vídeo!! I/HONDA CR-V EXL; 2011/2011; PRETA; ALCO./GASOL. - FUNCIONANDO ")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>37.500,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292507", "195")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292507", "MMC/L200 TRITON HPE D; 2014/2015; PRETA; DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>73.500,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292522", "200")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292522", "veja o vídeo!! CHEV/ONIX 10TMT LT1; 2021/2022; PRETA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B14" s="4" t="inlineStr">
-[...58 lines deleted...]
-      <c r="A16" s="5" t="inlineStr">
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>26.750,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292516", "205")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292516", "veja o vídeo!! I/HONDA CR-V EXL; 2008/2008; PRATA; GASOLINA - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>17.000,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292518", "210")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292518", "VW/VOYAGE GL; 1990/1990; BEGE; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292510", "215")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292510", "MERCEDES BENZ C280; ANO 1995; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292495", "220")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292495", "veja o vídeo!! I/AUDI RS4 AVANT 4.2FSI; 2014/2015; VERMELHA; GASOLINA - FUNC. - IPVA 2025 OK - FIPE APROX.: R$ 362.069,00")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
-      <c r="B16" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F16" s="4" t="inlineStr">
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>57.500,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292519", "225")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292519", "FORD/DEL REY; 1983/1984; MARROM; ALCOOL - NÃO FUNCIONA")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-[...399 lines deleted...]
-      <c r="D29" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292538", "230")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292538", "veja o vídeo!! I/KIA PICANTO EX3 1.0L; 2010/2010; PRATA; GASOLINA - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E29" s="5" t="inlineStr">
-[...543 lines deleted...]
-      <c r="E46" s="5" t="inlineStr">
+      <c r="E65" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
-      <c r="F46" s="4" t="inlineStr">
-[...606 lines deleted...]
-      </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292526", "235")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292526", "CHEVROLET SPIN LS; 2021/2021; PRATA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>