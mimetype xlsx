--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,379 +269,335 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16701", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16701", " FIAT / PALIO ELX FLEX ANO: 2007 CHASSI: 9BD17140A82966643 PREF. 53 PL.: CPV8602")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16700", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16700", " VW / GOL 1.0VGIV ANO: 2012 CHASSI: 9BWAA05W7CP089484 PREF. 117 PL.: EGI2074")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>5.800,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16703", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16703", " VW / GOL 1.0 16V PLUS ANO: 2004 CHASSI: 9BWCA05X64T166906 PREF. 187 PL.: DBS1908")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>7.100,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16707", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16707", " M. BENZ L 1113 ANO: 1979 CHASSI: 34502112433989. PREF. 542 PL.: BFW0367. ")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>6.400,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16706", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16706", " HONDA / XRE 300 ANO: 2012 CHASSI: 9C2ND0910CR005009 PREF. 868 PL.: DKK4534")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>5.900,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16704", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16704", " VW / GOL 16V PLUS ANO: 2002 CHASSI: 9BWCA05X12T094526 PREF. 1223 PL.: DBA1833")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16698", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16698", " VW / GOL 1.0 ANO: 2007 CHASSI: 9BWCA05W58P076720 PREF. 1224 PL.: DBS2189")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>5.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16705", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16705", " SUCATA DE ALUMINIO -  PREÇO POR QUILO ( 4,70/Kg)  .  PESO TOTAL:  16.260 KG")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...201 lines deleted...]
-      <c r="D18" s="4" t="inlineStr">
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>76.442,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>0.05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16697", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16697", "SUCATA DE COBRE - PREÇO POR QUILO (R$ 18,10 /Kg) -  PESO TOTAL:  1.620 Kg")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E18" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F18" s="4" t="inlineStr">
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>29.322,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
         <is>
           <t>0.05</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-[...15 lines deleted...]
-      <c r="D19" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16702", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16702", "SUCATA DE REATORES - PREÇO POR QUILO (R$ 2,20 /Kg) -   PESO TOTAL:  1.500 Kg")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E19" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F19" s="4" t="inlineStr">
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>3.300,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
         <is>
           <t>0.05</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-[...30 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16699", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16699", "SUCATA GERAL DE FERRO - PREÇO POR QUILO R$ 0,95 -  PESO TOTAL: 64.700 KG")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>61.465,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>0.05</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>