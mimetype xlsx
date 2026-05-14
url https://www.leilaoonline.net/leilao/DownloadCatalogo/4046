--- v0 (2026-02-06)
+++ v1 (2026-05-14)
@@ -269,699 +269,615 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292974", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292974", " Lote com: 02 bombas auto escorvante - Para lamas, chorumes, etc.")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292966", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292966", " Lote com: 60 caixas gaveteiras organizadoras Bin 9 - 58 cm comp x 22 cm alt. X 38cm larg.")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292977", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292977", " Bomba de vácuo Anel líquido Omel - Duplo estágio em inox 3 pol.")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>2.700,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292975", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292975", " Bomba de parafusos para massas e produtos pastosos, argamassas, etc.")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292967", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292967", " Umidificador intensivo Bi-Mix Sangatti Berga")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>2.900,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292981", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292981", " Bomba de lóbulos Walkesha 3 pol em inox - para produtos químicos e outros com alta viscosidade")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>5.900,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292972", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292972", " Bomba Desmi Auto escorvante - sem uso - com motor 10Hp - 10M³/H –ALT. MON. 8.9")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>4.900,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292980", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292980", " Redutor Espinha de peixe sem uso - eixo de entrada 4 pol - eixo de saída 7 pol. - redução 29,6x1")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>64.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292968", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292968", " Polia 760mm - 4 bornes B - sem uso")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292969", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292969", " BOMBA    ITT  SÉRIE  A-C 9100  D'AGUA -18” entradaX  saída de 14”X  rotor de 25” -  VAZÃO  1.800 M³/H  -175PSI  - 79,6 MCA  -1180 RPM -DIÂMETRO DO ROTOR   DE  INOX  COM 25" -  Série A-C 9100 - F21-F4– Bomba de estágio único, dupla sucção, caixa grandebipartida (tipo “S”)")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>24.750,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292979", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292979", " BOMBA DOSADORA SPX FLOW -MOD. NOVADOS H5 1.000 BAR - 22.000 LTS/H")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>5.800,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292970", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292970", " ASSADEIRA À GÁS PARA FRANGOS E CARNES CAPACIDADE DE 5 GRELHAS – 30 FRANGOS")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>3.100,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292978", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292978", " UNIDADE COMPRESSORA DE PARAFUSO ATLASCOPCO - utilizada em perfuratrizes de superfície ROC F6 e ROC F9")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>4.900,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292973", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292973", " Lote com: 04 unidades Fairleads de Polias Duplas - Utilizado para força de ruptura do cabo com 90 graus de desvio na polia")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>71.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292971", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292971", " SOPRADOR/ VÁCUO ROOTS TRILOBULAR PEDRO GIL 3”")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>2.400,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292976", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292976", " Lote com: 02 PÇS CILINDROS HIDRAÚLICOS E BOMBA ENERPAC")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>2.900,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292982", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/292982", "VÁLVULA DOSADORA (ECLUSA) ROTATIVA  Boca 600mm x 420mm - eixo de 65mm")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>17.500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/295869", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/295869", "MOTORES, VIBRADORES, REDUTORES DIVERSOS")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/295870", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/295870", "MOTORES, REDUTORES E OUTROS DIVERSOS")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...110 lines deleted...]
-      <c r="E14" s="5" t="inlineStr">
+      <c r="E29" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
-      <c r="F14" s="4" t="inlineStr">
-[...478 lines deleted...]
-      </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/295871", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/295871", "Peças diversas")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/295872", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/295872", "RODAS DENTADAS COROAS DE TRANSMISSÃO E CORRENTES DIVERSAS")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>2.900,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>