--- v0 (2025-10-29)
+++ v1 (2026-05-14)
@@ -269,2011 +269,1763 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293343", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293343", " TRATOR D4D caterpillar ano 1978")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>160.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293342", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293342", " TRATOR CBT  1000  ANO 1978")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>16.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293345", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293345", " TRATOR CBT 1000 ano 1978 ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>16.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293344", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293344", " DEPRESSOR - 2 unidades")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293347", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293347", " PLAINA sanches blanes")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293357", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293357", " PLAINA")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293349", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293349", " PLAINA ")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293354", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293354", " PLAINA mermor ")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293362", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293362", " PLUVERIZADOR - costa com motor yanmar")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293353", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293353", " GUINDASTE guincho canarinho - gasolina")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>32.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293359", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293359", " GUINDASTE guincho - motor mb ")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...25 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293358", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293358", " GERADORA DE SOLDA bombomzzi ")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>21.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...25 lines deleted...]
-      <c r="F13" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293352", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293352", " GERADOR de energia 20 kva ")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>21.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...15 lines deleted...]
-      <c r="D14" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293355", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293355", " COMPRESSOR de ar chiaperini ")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293348", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293348", " COMPRESSOR de ar chiaperini com motor 30 cv")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293339", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293339", " RODA D'AGUA rocheifer 2,20 m ")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>5.500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293360", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293360", " REDUTOR 30x1")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293363", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293363", " REDUTOR 30x1")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293340", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293340", " REDUTOR com carritel")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293350", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293350", " REDUTOR com carritel ")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293346", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293346", " FERRAMENTAS ( 5 tambor caixa) ")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293356", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293356", " Transmissão de patrol caterpilar")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293351", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293351", " LAMINA com "u " do d4 ")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293361", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293361", " REDUTOR braden winch ")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293341", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293341", " GUINDASTE MUNCK ")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293370", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293370", " SERRA VAI E VEM ")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293386", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293386", " SERRA VAI E VEM ")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293383", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293383", " PISTÃOS (02 unidades), ")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293374", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293374", " DIFERENCIAL Volkswagen")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293384", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293384", " TALHA")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293376", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293376", " PALETEIRA ")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293373", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293373", " MESA ELEVATÓRIA")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293379", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293379", " JACARÉ 3 ton.")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293367", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293367", " REDUTOR (com cardans) ")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293366", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293366", " GIRAFA 3 ton.")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293385", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293385", " GUINCHOS DE PAREDE para construção (02 unidades)")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E14" s="5" t="inlineStr">
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293368", "037")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293368", " BOMBA D'AGUA para lavar caminhão")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293389", "038")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293389", " CAVALETE DE MOTOR")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293365", "039")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293365", " DIFERENCIAL Chevrolet D60.")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293371", "040")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293371", " BALANÇA manual 5 ton.")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293372", "041")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293372", " BALANÇA elétrica 2 ton.")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293364", "042")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293364", " BALANÇA elétrica 5 ton.")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293369", "043")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293369", " Caminhão ENGESA 6x6 ano 1989 - mecânica MB sem uso.")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>250.000,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293380", "044")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293380", " Caminhão CHEVROLET 4x4 cabine engesa ano 1979 mecânica mb.")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293387", "045")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293387", " PRENSA 120 ton, ")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
-      <c r="F14" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E15" s="5" t="inlineStr">
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293375", "046")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293375", " PALETEIRA")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293381", "047")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293381", " DIFERENCIAL Volkswagen ")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293377", "048")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293377", " MÁQUINA SOLDA, soldarc 4300")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293378", "049")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293378", " COMPRESSOR de ar")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293382", "050")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293382", " GRUPO GERADOR motor agrale 7,5 kva ")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293390", "051")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293390", " MOTOR MB industrial")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293388", "052")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293388", " MOTOR MB industrial")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>6.500,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293395", "053")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293395", " MÁQUINA DE SOLDA bambozzi")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293399", "054")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293399", " CARROCERIA plataforma 10 metros")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>32.000,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293391", "055")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293391", " MÁQUINA DE DESMONTAR pneu de Trator.")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293400", "056")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293400", " BATE ESTACA com motor diesel")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293398", "057")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293398", " DIFERENCIAL 1934 - completo")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>5.200,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293394", "058")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293394", " DIFERENCIAL 1934 - completo")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>5.200,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293396", "059")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293396", " DIFERENCIAL MARFESA completo")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293397", "060")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293397", " CARROCERIA guincho para caminhão 3/4")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
-      <c r="F15" s="4" t="inlineStr">
-[...191 lines deleted...]
-      <c r="F21" s="4" t="inlineStr">
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293392", "061")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293392", " CAMINHÃO MB 1420 ano 2002 plataforma com munck.")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>220.000,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-[...1598 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293393", "062")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/293393", " CAMINHÃO MB 1718K ano 2000 plataforma 4° eixo.")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>320.000,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>