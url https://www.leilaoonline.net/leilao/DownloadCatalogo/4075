--- v0 (2025-10-29)
+++ v1 (2026-05-14)
@@ -269,1147 +269,1007 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296333", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296333", "CAMINHONETE TOYOTA HILUX C/ CESTO AÉREO; ANO 2015/2015; COR BRANCA; COMB. DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>86.250,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296334", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296334", "HYUNDAI HR HDB; ANO 2010/2011; COR BRANCA; COMB. DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>46.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296335", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296335", "EMPILHADEIRA HYSTER H60XM; CAP. 2.700 TON.; COMB. GLP - FUNCIONANDO")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>47.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296336", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296336", "GARRA HIDRÁULICA PARA PEDRA OU SUCATA")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>16.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296337", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296337", "RETROESCAVADEIRA CAT 416E; ANO 2014/2014; COMB. DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>122.500,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296493", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296493", "GERADOR A DIESEL; 7,5 KVA - FUNCIONANDO")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296494", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296494", "GERADOR À DIESEL; 6 KVA; NAGANO ND 7.000 - FUNCIONANDO")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296495", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296495", "REDUTOR TRANSMOTÉCNICA; REDUÇÃO 1:20")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>1.550,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296496", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296496", "REDUTOR TRANSMOTÉCNICA; REDUÇÃO 1:24")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>2.150,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296497", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296497", "REDUTOR C/ MOTOR ELÉTRICO")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296509", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296509", "REDUTOR")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296510", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296510", "LOTE COM 4 UNIDADES DE REDUTORES")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296552", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296552", "TOYOTA HILUX CD 4X4; ANO 2021/2021; COR BRANCA; COMB. DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>108.750,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296793", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296793", "LOTE COM PEÇAS NOVAS PARA EMPILHADEIRAS, CAIXA C/ DIVERSOS ITENS")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296340", "017")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296340", "REDUTOR MARCA TRANSMOTECNICA; C/ MOTOR ELÉTRICO")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>3.200,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296341", "018")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296341", "REDUTOR GRANDE COM MOTOR ELÉTRICO 220V; C/ CARRETEL COM CABO DE AÇO")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>3.200,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296342", "019")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296342", "AFIADORA DE FERRAMENTA")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...147 lines deleted...]
-      <c r="F16" s="4" t="inlineStr">
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-[...25 lines deleted...]
-      <c r="F17" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296354", "020")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296354", "CORTADOR DE ASFALTO/CIMENTO TYROLIT C/ MOTOR HONDA GASOLINA")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>2.650,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296358", "021")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296358", "CARRETINHA TANQUE REBOCÁVEL; DUPLO EIXO; EQUIPADA C/ MOTO-BOMBA VW (MOTOR DE FUSCA) E ESPARGIDOR TRASEIRO; CAP. APROX. 4.800L ")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-[...111 lines deleted...]
-      <c r="D21" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296361", "022")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296361", "CARRETINHA SOMENTE PARA USO INTERNO REFORÇADA INDUSTRIAL")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296362", "023")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296362", "CARRETA TRANSPORTE DE BOBINA")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>2.750,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296356", "024")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296356", "LOTE DE EQUIPAMENTOS DE COZINHA INDUSTRIAL - APROX. 15 PEÇAS GRANDES E 10 PEQUENAS")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E21" s="5" t="inlineStr">
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296357", "025")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296357", "MÁQUINA DE FILTRAR ÓLEO; MARCA HIV VAC; C/ MOTOR ELÉTRICO MOD 250 SÉRIE 1717; ACOMPANHA CARRINHO HIDRÁULICO")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296355", "026")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296355", "REDUTOR GRANDE COM MOTOR ELÉTRICO 220V; C/ CARRETEL COM CABO DE AÇO")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296365", "027")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296365", "RESERVATÓRIO/MISTURADOR EM AÇO INÓX")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296366", "028")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296366", "RESERVATÓRIO/MISTURADOR EM AÇO INÓX")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296360", "029")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296360", "GERADOR BRANCO MOD B4T 10.000; SAÍDAS 110/220V E 12V; COMB. GASOLINA")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296359", "030")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296359", "GERADOR HONDA; MOD EM 2.200X; COMB. GASOLINA")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296364", "031")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296364", "PLATAFORMA DE ELEVAÇÃO CARGA C/ REDUTOR E MOTOR ELÉTRICO")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
-      <c r="F21" s="4" t="inlineStr">
-[...543 lines deleted...]
-      <c r="F38" s="4" t="inlineStr">
+      <c r="F39" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-[...30 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296363", "032")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296363", "PLATAFORMA DE ELEVAÇÃO CARGA C/ REDUTOR E MOTOR ELÉTRICO")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296794", "034")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296794", "01 UNIDADE DE PISTÃO GRANDE; MEDINDO 2,25M DE COMPRIMENTO ENCOLHIDO")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>1.650,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296795", "035")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296795", "01 UNIDADE DE PISTÃO GRANDE; MEDINDO 1,66M DE COMPRIMENTO ENCOLHIDO")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>1.650,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296796", "036")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296796", "01 UNIDADE DE PISTÃO GRANDE; MEDINDO 2,03M DE COMPRIMENTO ENCOLHIDO")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>1.650,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296797", "037")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296797", "01 UNIDADE DE PISTÃO GRANDE; MEDINDO 2,22M DE COMPRIMENTO ENCOLHIDO")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>1.650,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296798", "038")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296798", "01 UNIDADE DE PISTÃO GRANDE; MEDINDO 1,66M DE COMPRIMENTO ENCOLHIDO")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>1.650,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>