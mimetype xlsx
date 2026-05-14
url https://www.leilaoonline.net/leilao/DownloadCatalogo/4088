--- v0 (2025-12-16)
+++ v1 (2026-05-14)
@@ -269,1979 +269,1735 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296651", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296651", "MOTOCULTIVADOR BUFFALO MOD. BDFE1120PLUS / PARTIDA ELÉTRICA COM ACESSÓRIOS COMPLETO - SEM USO. SEM GARANTIA")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>5.300,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297241", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297241", " LOTE COM LUMINÁRIAS DIVERAS EM LED E OUTROS - SEM GARANTIA")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296654", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296654", "LAVADORA MIDEA 13 KG - SEM USO / AMASSADO/AVARIADA - SEM GARANTIAS ( SUCATA)")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>380,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296655", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296655", "LAVADORA MIDEA 13 KG - SEM USO / AMASSADO/AVARIADA - SEM GARANTIAS ")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>520,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297242", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297242", " 08 UN. MATERIAIS DIVERSOS SENDO; ( 03 escovas secadoras , 02 secador 1 cooler pc, e 02 suporte para microfone ) TODOS SEM USO - SEM GARANTIAS")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297237", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297237", " LOTE COM DIVERSOS ITENS, FIOS E OUTROS")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296656", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296656", "09 UN. / FERRAMENTAS DIVERSAS/ SINISTRO DE INCENDIO SEM GARANTIAS/NO ESTADO")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E12" s="5" t="inlineStr">
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>570,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297252", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297252", " 04 UN. - ELETROS DIVERSOS - SEM GARANTIA")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>310,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297234", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297234", " 04 UN. PANELAS DE PRESSÃO 6 LITROS - SEM USO (DETALHES ESTETICOS) SEM GARANTIAS")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297243", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297243", " 04 UN. PANELAS DE PRESSÃO 6 LITROS - SEM USO (DETALHES ESTETICOS) SEM GARANTIAS")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296648", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296648", " 2 CONJUNTOS DE PÉ PARA CARRETA - COMPLETOS COM BARRA ( SEM USO)")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297251", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297251", " 04 UN. PANELAS DE PRESSÃO 6 LITROS - SEM USO (DETALHES ESTETICOS) SEM GARANTIAS")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>490,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297247", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297247", " 04 UN. PANELAS DE PRESSÃO 6 LITROS - SEM USO (DETALHES ESTETICOS) SEM GARANTIAS")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>490,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297235", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297235", " 04 UN. PANELAS DE PRESSÃO 6 LITROS - SEM USO (DETALHES ESTETICOS) SEM GARANTIAS")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297245", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297245", " 04 UN. PANELAS DE PRESSÃO 6 LITROS - SEM USO (DETALHES ESTETICOS) SEM GARANTIAS")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>490,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296649", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296649", "SUCATA - FORNO MIDEA 80 LITROS")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297254", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297254", " 04 UN. PANELAS DE PRESSÃO 6 LITROS - SEM USO (DETALHES ESTETICOS) SEM GARANTIAS")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>490,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297246", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297246", " 04 UN. PANELAS DE PRESSÃO 6 LITROS - SEM USO (DETALHES ESTETICOS) SEM GARANTIAS")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297238", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297238", " 04 UN. PANELAS DE PRESSÃO 6 LITROS - SEM USO (DETALHES ESTETICOS) SEM GARANTIAS")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>490,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297239", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297239", " 04 UN. PANELAS DE PRESSÃO 6 LITROS - SEM USO (DETALHES ESTETICOS) SEM GARANTIAS")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297236", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297236", " LAVA E SECA 10 KG MIDEA - NÃO TESTADO/SEM GARANTIA")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>790,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297250", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297250", " ADEGA DE VINHO/34 GARRAFAS / COM COMPRESSOR (PRIMEIRO VIDRO QUEBRADO ) SEM GARANTIAS")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296650", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296650", "(Sucata ) 3 un. cooktop midea vidro quebrado sem garantia")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D14" s="4" t="inlineStr">
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297253", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297253", " LOTE COM VENTILADORES DE TETO / FALTANDO PEÇAS / SEM GARANTIAS")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296653", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296653", "REFRIGERADOR MIDEA 347 LITROS - NÃO TESTADO SEM GARANTIA")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>690,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296652", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296652", " Motobomba Branco (nova sem uso sem garantia avarias estéticas)")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E14" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F14" s="4" t="inlineStr">
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297248", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297248", " LAVA LOUÇAS MIDEA 14 SERVIÇOS / AMASSADA/SEM TESTES/SEM GARANTIAS")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>1.030,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-[...20 lines deleted...]
-      <c r="E15" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296662", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296662", " APROX. 60 UN. CÂMEARAS DE AR MARCA FAMESTIL / LACRADAS/SEM USO")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297244", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297244", " 04 UN. - AIR FRYER / SEM GARANTIAS")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>470,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297240", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297240", " ADEGA DE VINHOS EM BOM ESTADO - 2,50 M ALTURA X 1,00 M LARGURA")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297249", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297249", " ADEGA DE VINHOS EM BOM ESTADO - 2,50 M ALTURA X 1,00 M LARGURA")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297834", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297834", " 02 UN. FOGÃO DE INDUÇÃO MIDEA ( 1 COM VIDRO QUEBRADO) - SEM TESTES/SEM GARANTIAS")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>190,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297836", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297836", " LOTE DIVERSOS ( VENTILADORES E CIXAS DE SOM) - SEM GARANTIA")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>560,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296657", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296657", " APROX. 52 UN. - FERRAMENTAS MANUAIS E OUTROS/SEM USO /SEM GARANTIAS")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297837", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297837", " LOTE DE CADEIRAS / BANQUETAS - SEM GARANTIA")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>480,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296659", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296659", " 05 UN. -FILM DE PVC STRESH ( 1.400 METROS CADA ROLO)")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>620,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296660", "037")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296660", " 05 UN. -FILM DE PVC STRESH ( 1.400 METROS CADA ROLO)")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>620,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297835", "038")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297835", " LAVA E SECA 10 KG MIDEA - NÃO TESTADO/SEM GARANTIA")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296661", "039")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296661", " 05 UN. -FILM DE PVC STRESH ( 1.400 METROS CADA ROLO)")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>620,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297838", "040")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297838", " LAVA E SECA 10 KG MIDEA - NÃO TESTADO/SEM GARANTIA")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296658", "042")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296658", " 07 UN. - CORREIAS DIVERSOS MODELOS PARA COLHEITADEIRA / SEM GARANTIA")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296641", "051")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296641", " APROX. 51 PACOTES DE PEPITE PARA LABORATÓRIO")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296640", "052")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296640", " APROX. 21 PEÇAS PARA BETONEIRA")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
-      <c r="F15" s="4" t="inlineStr">
-[...63 lines deleted...]
-      <c r="F17" s="4" t="inlineStr">
+      <c r="F53" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-[...111 lines deleted...]
-      <c r="D21" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296642", "054")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296642", " APROX. 120 PEÇAS PARA DOMO")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>720,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296644", "075")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296644", "LOTE DE PEÇAS PARA CADEIRAS DE ESCRITÓRIO")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296646", "1067")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296646", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E21" s="5" t="inlineStr">
-[...154 lines deleted...]
-      <c r="D26" s="4" t="inlineStr">
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>240,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296645", "1068")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296645", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E26" s="5" t="inlineStr">
-[...154 lines deleted...]
-      <c r="D31" s="4" t="inlineStr">
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>240,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296647", "1069")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296647", "Caixa 12 unidades -  Vinho Peninsula Single Vineyard Syrah 2021")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>240,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296664", "1070")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296664", "Caixa 12 unidades -  Vinho Peninsula Single Vineyard Syrah 2021")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>240,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296663", "1071")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296663", "Caixa 12 unidades -  Vinho Peninsula Single Vineyard Syrah 2021")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>240,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296665", "1072")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/296665", "Caixa 12 unidades -  Vinho Peninsula Single Vineyard Syrah 2021.")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>240,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297263", "1073")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297263", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>240,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297264", "1074")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297264", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>240,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297261", "1075")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297261", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E31" s="5" t="inlineStr">
-[...58 lines deleted...]
-      <c r="D33" s="4" t="inlineStr">
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>240,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297260", "1076")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297260", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>240,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297262", "1077")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297262", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E33" s="5" t="inlineStr">
-[...90 lines deleted...]
-      <c r="D36" s="4" t="inlineStr">
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>240,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297258", "1078")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297258", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E36" s="5" t="inlineStr">
-[...282 lines deleted...]
-      <c r="D45" s="4" t="inlineStr">
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>240,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297257", "1079")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297257", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>240,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297256", "1080")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297256", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E45" s="5" t="inlineStr">
-[...346 lines deleted...]
-      <c r="D56" s="4" t="inlineStr">
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>240,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297255", "1081")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297255", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E56" s="5" t="inlineStr">
+      <c r="E70" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F56" s="4" t="inlineStr">
+      <c r="F70" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-[...446 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297259", "1082")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297259", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>