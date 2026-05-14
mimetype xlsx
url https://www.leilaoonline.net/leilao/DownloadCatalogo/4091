--- v0 (2026-02-06)
+++ v1 (2026-05-14)
@@ -269,667 +269,587 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298761", "015")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298761", "veja o vídeo!! I/TOYOTA HILUX CD4X4 SRV; 2010/2010; PRATA; DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>72.750,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297133", "020")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297133", "CARRETA SEMI-REBOQUE SR/RANDON SR CAR; ANO 2011/2012")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>52.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297134", "025")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297134", "CARRETA")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297136", "030")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297136", "LANCHA FOCKER 222; ANO 2005; MOTOR YAMAHA 200HP 2 TEMPOS; CARRETA DE ENCALHE")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297126", "035")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297126", "CAMINHÃO VOLVO/NH12380 4X2T; 2002/2003; COR BRANCA; COMB. DIESEL")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297119", "040")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297119", "veja o vídeo!! CAMINHÃO FORD/F12000 L; 1995/1995; BRANCA; DIESEL; C/ MUNCK - FUNCIONANDO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>90.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297118", "045")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297118", "veja o vídeo!! GM/CHEVROLET 11000; 1986/1986; BRANCA; DIESEL; MOTOR PERKINS - FUNCIONANDO")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>26.250,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/299285", "047")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/299285", "CAMINHÃO GM/CHEVROLET C40; ANO 1990; COR BRANCA; COMB. DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>21.250,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297121", "050")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297121", "CAMINHONETE GM/CHEVROLET D20 LUXO; 1986/1986; BRANCA; DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297122", "055")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297122", "CAMINHÃO M. BENZ/L 1113; 1973/1973; VERMELHA; DIESEL; C/ MUNCK (GARRAFINHA) 3 TONELADAS - FUNCIONANDO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>50.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297123", "060")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297123", "CAMINHÃO M. BENZ/LK 1113; 1980/1981; AMARELA; DIESEL; BASCULANTE; DIREÇÃO HIDRÁULICA")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>43.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297124", "065")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297124", "CAMINHÃO PIPA M. BENZ/LK 1513; 1980/1980; COR AMARELA; COMB. DIESEL; C/ 2 EIXOS - FUNCIONANDO")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297127", "070")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297127", "CAMINHÃO VW/15.180 CNM; 2010/2011; BRANCA; DIESEL - FUNC. - FIPE APROX.: R$ 208.469,00")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>132.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297128", "080")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297128", "CAMINHÃO VW 17.280; 2014/2015; BRANCO; DIESEL; CÂMBIO AUTOMÁTICO - FUNC. - IPVA 2025 OK")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297132", "085")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297132", "TRATOR MASSEY FERGUSON 35X; ANO INDEFINIDO; MOTOR 4CC")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>14.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297131", "090")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297131", "veja o vídeo!! TRATOR VALMET 85 ID; ANO 1979 - FUNCIONANDO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297130", "095")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297130", "TRATOR FORD DEXTA; ANO INDEFINIDO (1958 A 1964) - FUNCIONANDO")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297129", "100")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297129", "TRATOR 8 BR; SEM PLAQUETA DE IDENT.")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>7.250,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297135", "105")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297135", "GRANECAR; DIESEL; CAPACIDADE 9 TONELADAS - FUNCIONANDO")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297137", "110")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297137", "LOTE COM 11 BORRACHAS DE DIVERSAS APLICAÇÕES DE APROX. 25M E 01 GAXETA GRAFITADA DE 5/8")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>