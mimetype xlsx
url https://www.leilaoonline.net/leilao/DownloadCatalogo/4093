--- v0 (2026-02-06)
+++ v1 (2026-05-14)
@@ -269,763 +269,671 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297639", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297639", " Lote com: 06 empilhadeiras e 02 talhas elétricas")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>65.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298708", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298708", "Motor elétrico 100cv 1180 Rpm")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297643", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297643", " Lote com: 90 exaustores e painéis ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297651", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297651", " Exaustor industrial - 07 peças ")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297635", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297635", " Lote com: 01 motor de refrigeração e 11 pressostatos Danfoss")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297642", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297642", " Lote com: 13 itens - Motores, bases, rodinhas, esmeril, grifo")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297633", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297633", " Lote com: 06 seladoras elétricas ")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297646", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297646", " Ar condicionado - 60.000 Btus - funcionando")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A12" s="5" t="inlineStr">
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297638", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297638", " Lote com: 13 grades 1,66 x 1,06")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297649", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297649", " Lote com: 03 bebedouros - funcionando ")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297652", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297652", " Lote com: 03 No-breaks")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297647", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297647", " Lote com: 01 tv 43 pol e 01 tv 49 pol - funcionando")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297644", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297644", " PC Gamer core  i7 ran 32GB 120ssd 2TB HD RTX 2060 6GB")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300999", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300999", "PC Gamer i7 6700 16gb ram GTX 1660 ssd 600w")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297648", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297648", " Pc gamer i7 ram 16GB GTX 1660 super 240ssd M2 HD 1TB")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297641", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297641", " Lote com: 05 relógios - pulseiras e brincos ")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297650", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297650", " Lote com: 02 relogios Casio - 01 relogio antigo Relva 20 microns")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297634", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297634", " Lote com: 01 relógio Casio e 01 óculos Ray ban")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297637", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297637", " Lote com: Pulseiras, colares e anéis ")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297653", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297653", " Lote com: 01 relógio Diesel e 01 relógio Technos")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297645", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297645", " Relógio Bulova Precisionist multifunções")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...84 lines deleted...]
-      <c r="E15" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297636", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297636", " Triturador de cocos ")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
-      <c r="F15" s="4" t="inlineStr">
-[...542 lines deleted...]
-      </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297640", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297640", " Mesa Digifort KB1000")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>