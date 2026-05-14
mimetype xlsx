--- v0 (2026-02-07)
+++ v1 (2026-05-14)
@@ -269,987 +269,867 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297603", "009")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297603", " 12 IMPRESSORAS DIVERSAS E PERIFÉRICOS")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297602", "016")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297602", " 4 BASTÕES DE RONDA TOP DATA VIGGIA, 2 NEGATOSCÓPIOS, 1 SUPORTE P/ PROJETOR 2 DVDS")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297605", "143")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297605", " FILTRO DE ÁGUA LOGOS LR 6C")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297604", "154")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297604", " 3 LUMINÁRIAS DE EMERGÊNCIA, 20 LUMINÁRIAS P/ LÂMPADA FLUORESCENTE")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297606", "201")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297606", " 4 CADEIRAS GIRATÓRIAS, 3 CADEIRAS FIXAS S/ BRAÇOS, 8 CADEIRAS DE MADEIRA, 19 CADEIRAS PLÁSTICAS E 2 LIXEIRAS PLÁSTICAS")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297607", "203")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297607", " ENCADERNADORAS E ARQUIVOS PLÁSTICOS")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297609", "204")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297609", " 1 FONTE DE ALIMENTAÇÃO DAWER PS-3002D E 1 REGISTRADOR JUMO LOGOSCREEN 500CF")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297608", "207")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297608", " 2 FRISADEIRAS / REBORDADEIRAS, COSSINETES, FLANGEADORAS P/ TUBO, TARRACHAS MANUAIS E ESQUADROS")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297610", "209")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297610", " LUMINÁRIAS DIVERSOS (S/ LÂMPADAS)")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297611", "210")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297611", "GUILHOTINA DE PAPEL")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297616", "212")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297616", " TORNO (ADAPTADO) (SEM MOTOR) E 1 TENSIONADOR")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>1.700,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297612", "213")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297612", " LÂMPADAS DIVERSAS")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297613", "215")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297613", " TV LED 43", CARREGADORES, 3 MÁQUINAS DIGITAIS SONY, MICROFONES, BASES P/ MONITORES, ANTENA")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297614", "216")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297614", " 2 SUCATAS DE PNEUS")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297615", "217")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297615", " 9 MESAS, 1 ARMÁRIO, 2 PIAS E MÓVEIS DESMONTADOS DIVERSOS")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297617", "218")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297617", " ESFERAS DE VIDRO P/ JATEADORA")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297619", "219")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297619", " 1 ARMÁRIO-ESTUFA (ADAPTADO) E 1 ESTUFA DE MANUTENÇÃO")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297618", "220")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297618", " LUMINÁRIAS DIVERSOS (S/ LÂMPADAS)")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297620", "221")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297620", " APROX. 10 PALLETS DIVERSOS")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297621", "223")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297621", " CHUVEIRO LAVA-OLHOS E CALHAS DIVERSAS")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297622", "224")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297622", "1 CARRIOLA")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>40,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297624", "225")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297624", " 1 CILINDRO HIDRÁULICO SOPRANO; PRES.: 190 KGF/CM²")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297623", "226")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297623", " 2 CAIXAS D'ÁGUA, CAP.: 20000L, C/ MOTOBOMBA")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297625", "317")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297625", "08 EXAUSTORES")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297627", "318")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297627", " Caixa de massa METASUL 350L azul: 2 unidades e Caixa de massa 450L 2m x 1m: 2 unidades")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297626", "321")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297626", " 07 unidades de Chave de nível tipo boia Unipolar e 06 unidades de Atuador Pneumático Rotativo de Dupla Ação")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297628", "322")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297628", " Aprox. 1.470 kg de itens sendo: varetas, eletrodos, arames e extintores. Veja especificações")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>27.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297629", "323")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297629", " 07 manilhas curvas")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297630", "324")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297630", " 02 carros hidráulicos")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...238 lines deleted...]
-      <c r="E18" s="5" t="inlineStr">
+      <c r="E39" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
-      <c r="F18" s="4" t="inlineStr">
-[...670 lines deleted...]
-      </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297631", "325")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297631", " Aprox. 150 ferramentas diversas")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>