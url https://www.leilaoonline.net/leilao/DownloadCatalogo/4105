--- v0 (2025-12-18)
+++ v1 (2026-05-14)
@@ -269,2843 +269,2491 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/299495", "699")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/299495", "[VENDA POR KILO] APROX. 5 TON. - TARUGOS, DISCOS ( BUCHAS) E FERRO QUADRADO - MEDIDOAS E BITOLAS DIVERSAS")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>2,50</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>0.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298124", "700")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298124", "torno automático monofuso a cames, especificamente um modelo INDEX 25 da marca REX-WERKE.")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>11.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298125", "701")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298125", "torno automático monofuso a cames, especificamente um modelo INDEX 25 da marca REX-WERKE.")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>15.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298126", "702")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298126", "torno automático, especificamente um modelo INDEX OG 12. ")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>15.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300957", "703")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300957", "MÁQUINA DE CORTE PLASMA HIPERTHERM MOD.POWERMAX 125 - COMPLETA (TRIFÁSICA AUTOMÁTICA) CORTA FERRO, INOX E ALUMINIO ATÉ 44MM")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>32.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300990", "704")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300990", "GERADOR/ALTERNADOR WEG 150KVA  - (POUCO USO) NO ESTADO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>33.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298062", "800")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298062", " Furadeira Industrial de Produção ( 4 Brocas ) - NO ESTADO")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298059", "801")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298059", " Rosqueadeira para porcas,flanges e outras peças/Fabricante: Snow Manufacturing Co - NO ESTADO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298064", "802")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298064", " PANTOGRAFO MARCA STUDER - NO ESTADO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298060", "803")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298060", " Rosqueadeira para porcas, flanges e outras peças - NO ESTADO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298061", "804")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298061", " Torno Revolver Polimac - NO ESTADO")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>9.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297992", "805")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297992", " KIT DE FORÇA TORQUE KFT 1000")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>3.800,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297991", "806")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297991", " Fotômetro de Chama Modelo FC 180 Marca Celm 110/220v Semi novo ( NO ESTADO)")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>2.800,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298063", "807")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298063", " Bomba a Vácuo - NO ESTADO")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>2.400,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297995", "811")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297995", " TORNO AUTOMATICO IMOR")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>16.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297993", "812")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297993", " RETIFICA")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>3.800,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298007", "816")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298007", " ESTUFA DE SECAGEM QUIMIS - SEMI NOVA - SEM GARANTIA")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>2.400,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298006", "817")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298006", " 10 UN. VALVULAS SELENOIDE - SEM USO - SEM GARANTIA")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>2.400,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297996", "902")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297996", " Climatizador de Ar Evaporativo Industrial e Comercial Modelo: TB-20S, M250 ou SA20, SA250, climatiza áreas de 100m até 250m²")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298003", "903")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298003", " Climatizador de Ar Evaporativo Industrial e Comercial Modelo: TB-20S, M250 ou SA20, SA250, climatiza áreas de 100m até 250m²")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297998", "904")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297998", " Transformador de corrente SEED'EL 600 amperes (Novo) - sem garantia")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298005", "905")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298005", " Transformador de corrente SEED'EL 600 amperes (Novo) - sem garantia")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298001", "906")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298001", " Transformador de corrente SEED'EL 600 amperes (Novo) - sem garantia")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298000", "907")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298000", " Transformador de corrente SEED'EL 20 amperes (Novo) - sem garantia")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298002", "908")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298002", " Transformador de corrente SEED'EL 20 amperes (Novo) - sem garantia")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297999", "909")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297999", " Transformador de corrente SEED'EL 20 amperes (Novo) - sem garantia")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297997", "910")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297997", " Transformador de corrente SEED'EL 20 amperes (Novo) - sem garantia")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298004", "911")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298004", " Transformador de corrente SEED'EL 20 amperes (Novo) - sem garantia")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298010", "914")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298010", " Aprox. 200 peças - Chumbador Parabolt CB 1/4 X 2 polegadasGalvanizado (novas) - sem garantia")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298008", "915")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298008", " Aprox. 200 peças - Chumbador Parabolt CB 1/4 X 2 polegadasGalvanizado (novas) - sem garantia")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298009", "916")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298009", " Aprox. 200 peças - Chumbador Parabolt CB 1/4 X 2 polegadasGalvanizado (novas) - sem garantia")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298014", "919")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298014", " Capacitor trifasico para correção do fator de potência ( Novo )Marca ABBModelo CLMD 33S")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298011", "920")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298011", " Capacitor trifasico para correção do fator de potência ( Novo )Marca ABBModelo CLMD 33S")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298013", "921")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298013", " Capacitor trifasico para correção do fator de potência ( Novo )Marca ABBModelo CLMD 33S")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298017", "924")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298017", " 30 unidades Tachao refletivo bidirecional Novo - Acompanha cola 25 X 15 X 5")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298015", "925")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298015", " 8 Protetores de Surto WEG (Novos) Modelo : SPW275-45")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298016", "927")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298016", " Lavadora de peças/cilindro em inox 220/380v Comprimento 1500mm x Largura 500mm")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298012", "928")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298012", " Moinho para tecidos Está funcionando mas precisa de revisão - sem garantia")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>2.600,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298018", "931")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298018", "5 Centrais de Alarme  de Incêndio Maury 2 Acionadores de Incêndio MQV/B 4 Acionadores de Incêndio MQV/P 3 Cigarras externas 13 Detectores de Fumaça  1 Abrigo para Mangueira, Duplo de sobrepor Padrão.  90 X 120 X 17")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298025", "944")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298025", " Aprox. 25 Terminais p/ barramento concêntrico união sem Suporte 3/8 NOVOS")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298024", "945")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298024", " Aprox. 25 Terminais p/ barramento concêntrico união sem Suporte 3/8 NOVOS")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298027", "946")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298027", " Aprox. 20 Terminais p/ barramento concêntrico Derivação : T 3/8" NOVOS")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298036", "947")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298036", " Aprox. 20 Terminais p/ barramento concêntrico Derivação : T 3/8" NOVOS")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298031", "948")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298031", " Aprox. 20 Terminais p/ barramento concêntrico Derivação : T 3/8" NOVOS")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298029", "949")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298029", " Aprox. 20 Terminais p/ barramento concêntrico Derivação : T 3/8" NOVOS")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298022", "950")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298022", " Aprox. 20 Terminais p/ barramento concêntrico Derivação : T 3/8" NOVOS")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298026", "951")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298026", " Aprox. 25 Terminais para barramento concêntrico central reto 3/8" NOVOS")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298030", "952")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298030", " Aprox. 25 Terminais para barramento concêntrico central reto 3/8" NOVOS")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298035", "953")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298035", " Aprox. 25 Terminais para barramento concêntrico central reto 3/8" NOVOS")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298023", "954")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298023", " Aprox. 25 Terminais para barramento concêntrico central reto 3/8" NOVOS")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298034", "955")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298034", " Aprox. 50 Conectores Split Bolt parafuso fendido Bimetalico 35mm")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298021", "956")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298021", " Aprox. 50 Conectores Split Bolt Parafuso Fendido Bimetalico 25mm")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298033", "957")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298033", " Aprox. 50 Conectores Split Bolt Parafuso Fendido Bimetalico 25mm")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298032", "958")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298032", " Aprox. 50 Conectores Split Bolt Parafuso Fendido Bimetalico 25mm")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298038", "959")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298038", " Aprox. 50 Conectores Split Bolt Parafuso Fendido Bimetalico 25mm")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298037", "960")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298037", " Aprox. 50 Conectores Split Bolt Parafuso Fendido Bimetalico 25mm")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298028", "961")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298028", " Aprox. 20 Terminais Olhal de Compressão 150mm NOVOS")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298039", "962")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298039", " Aprox. 20 Terminais Olhal de Compressão 150mm NOVOS")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298040", "963")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298040", " Aprox. 20 Terminais Olhal de Compressão 150mm NOVOS")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298041", "964")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298041", " Aprox. 15 Terminais Olhal de Compressão 185mm NOVOS")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298042", "965")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298042", " Aprox. 15 Terminais Olhal de Compressão 185mm NOVOS")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298049", "966")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298049", " Aprox. 10 Terminais Olhal de Compressão 240mm NOVOS")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298046", "967")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298046", " Aprox. 10 Terminais Olhal de Compressão 240mm NOVOS")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298051", "968")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298051", " Aprox. 10 Terminais Olhal de Compressão 240mm NOVOS")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298044", "969")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298044", " Aprox. 10 Terminais Olhal de Compressão 240mm NOVOS")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298047", "970")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298047", " Aprox. 10 Terminais Olhal de Compressão 240mm NOVOS")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298052", "971")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298052", " Aprox. 10 Terminais Olhal de Compressão 240mm NOVOS")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298050", "972")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298050", " Aprox. 10 Terminais Olhal de Compressão 300mm NOVOS")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298045", "973")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298045", " Aprox. 10 Terminais Olhal de Compressão 300mm NOVOS")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298054", "974")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298054", " Aprox.50 Terminais Sapata Aperto de Pressão Cabos 35mm NOVOS")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298053", "975")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298053", " Aprox.50 Terminais Sapata Aperto de Pressão Cabos 35mm NOVOS")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298043", "976")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298043", " Aprox.50 Terminais Sapata Aperto de Pressão Cabos 35mm NOVOS")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298048", "977")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298048", " Aprox.50 Terminais Sapata Aperto de Pressão Cabos 35mm NOVOS")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298055", "984")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298055", "1 bomba d'água Thebe Motor 15cv Rpm 3550 Ano 2024")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>3.800,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298056", "985")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298056", "1 bomba d'água Thebe Motor 15cv Rpm 3550 Ano 2024")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>3.800,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
-      <c r="A86" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298057", "986")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298057", "APROX. 600 UN. BARRA ROSCADA ( 250 peças de 3 m, 300 peças de 1,20m E 50 peça de 1,80m)")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-      <c r="A87" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298058", "987")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298058", "APROX. 420 UN. Eletroduto Galvanizado 3 metros de comprimento / Medidas variadas de 3/4 a 4 polegadas")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>5.200,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
-      <c r="A88" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298019", "989")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298019", " 3 un. painéis de obra")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298020", "1010")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/298020", " MAQUINA PARA REVISAR E MEDIR TECIDO – LARGURA 1.800MM")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
-      <c r="A90" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297989", "1032")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297989", " 05 MOTORES DC 24V COM CAIXA DE REDUÇÃO (SEM USO)")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>210,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297988", "1033")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297988", " 05 MOTORES DC 24V COM CAIXA DE REDUÇÃO (SEM USO)")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
-      <c r="A92" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297987", "1034")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297987", " 05 MOTORES DC 24V COM CAIXA DE REDUÇÃO (SEM USO)")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
-      <c r="A93" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297990", "1044")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/297990", "SERVO MOTOR - SEM USO")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300471", "1045")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300471", "PAINEL DE AUTOMAÇÃO INDUSTRIAL EM INOX  340  - 750 X 500 X 200")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>1.050,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300472", "1046")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300472", "PAINEL DE AUTOMAÇÃO INDUSTRIAL EM INOX  340  - 750 X 500 X 200")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>1.050,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
-      <c r="A96" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300473", "1047")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300473", "PAINEL DE AUTOMAÇÃO INDUSTRIAL EM INOX  340  - 750 X 500 X 200")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>1.050,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300474", "1048")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300474", "PAINEL DE AUTOMAÇÃO INDUSTRIAL EM INOX  340  - 750 X 500 X 200")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>1.050,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
-      <c r="A98" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300475", "1049")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300475", "PAINEL DE AUTOMAÇÃO INDUSTRIAL EM INOX  340  - 750 X 500 X 200")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>1.050,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>