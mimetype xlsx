--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,3419 +269,2995 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16368", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16368", " CAMINHÃO  MB 1313 TURBINADO; 1981/1981; BRANCA; DIESEL; PL.: KUE-1352 CH.:34500312539228; PNEUS: NO ESTADO. OBS.: PAROU FUNCIONANDO, BATERIA DESCARREGADA. Atenção: SEM TANQUE")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>20.500,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16373", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16373", " CAMINHÃO MADEIRA ABERTA MB 1113 4X4;DIREÇÃO HIDRÁULICA E FREIOS À AR;  1974/1974; AZUL; DIESEL; PL.: MCS-1840; CH.: 34413312000881; PNEUS: NO ESTADO. OBS.:  PAROU FUNCIONANDO, BATERIA DESCARREGADA.")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>22.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16369", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16369", " CAMINHÃO VOLVO FH 12 420 6X4; 2001/2001; BRANCA; DIESEL; PL.: GXM-3693; CH.: 9BVA4DA01E676301; PNEUS: NO ESTADO. OBS.: PAROU FUNCIONANDO, BATERIA DESCARREGADA. COM : PRANCHA REBOQUE RODOVIÁRIO; ANO: 1978/1978; AMARELA; PL.: KTG-2430; CH.: 51462467; 3 EIXOS. PNEUS: NO ESTADO.")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>105.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16364", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16364", " CAMINHÃO MB 1418 1996/1996 ; PL.: PPJ-8783; CH. 9BM384114TB084444; RENAVAM: 01068867482")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>38.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16365", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16365", " F350 2010 . PRATA; PL.: EAT-5165 Ch.: 9BFJF379XAB073882; RENAVAM: 00203516524")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>50.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16381", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16381", " Iveco  5516 2009 diesel  PL: EKZ-4538. CH.:93ZK53B0198409012")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16390", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16390", " F250 XLT diesel 2000; PL.: GXI-2975; Ch.:9BFFF25L4YD038459; RENAVAM: 00738927058")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>36.250,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16374", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16374", " CAMINHÃO  MB 710 PLUS 2003;BRANCA; PL.: LSV-0216; CH.: 9BM6881563B361379; RENAVAM: 00821102036")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>38.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16391", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16391", "CAMINHÃO MB 1418 4X4 1995/1996. PL.: PPJ-8781 CH.: 9BM384114SB082316 -  OBS.BATERIA DESCARREGADA PNEUS.: NO ESTADO")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" s="4" t="inlineStr">
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>47.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16389", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16389", " GUINDASTE; MARCA: SANY; MODELO: STC 75; 2013/2013; PL.: LQW-7181; CH.: 962S7543XDS000012; CAPACIDADE: 75 T; KM: 5000; HORÍMETRO: 1600 H.")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>350.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>2000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16386", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16386", " MUNCK; MARCA: LUNA; MODELO: LN57508BR; ANO: 2011; COM 5 LANÇAS HIDRÁULICAS E 3 MANUAIS.")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>71.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16375", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16375", " RETROESCAVADEIRA; MARCA: CASE; MODELO: 580L; ANO.: 1998; SÉRIE: JHS0037203; OBS.: FUNCIONANDO,  BATERIA DESCARREGADA.")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16379", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16379", " ESCAVADEIRA HIDRÁULICA; MARCA: SANY; MODELO: ST215C; ANO: 2011; H: 3400; OBS.: PAROU FUNCIONANDO, BATERIA DESCARREGADA.")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>120.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16383", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16383", " ESCAVADEIRA HIDRÁULICA; MARCA: SANY; MODELO: ST215C; ANO: 2013; H: 1000; OBS.: PAROU FUNCIONANDO, BATERIA DESCARREGADA.")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>180.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16384", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16384", " TRATOR DE ESTEIRA; MARCA: NEW HOLLAND; MODELO: D-130; ANO: 2005; CH.: N5ACO1035. OBS.:  BATERIA DESCARREGADA.")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>52.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16371", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16371", " RETROESCAVADEIRA MF 96 4x4. 2011 OBS.: BATERIA DESCARREGADA.")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>65.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16363", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16363", " ROLO COMPACTADOR LISO; MARCA: XCMG; MODELO: XS120PD; ANO: 2008; COM KIT PATA; OBS.: PAROU FUNCIONANDO, BATERIA DESCARREGADA.")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>50.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16367", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16367", " ROLO COMPACTADOR PÉ DE CARNEIRO; MARCA: XCMG; MODELO: XS120PD; ANO: 2011; TRAÇADO; OBS.: PAROU FUNCIONANDO, BATERIA DESCARREGADA.")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>60.500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16388", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16388", " EMPILHADEIRA HYSTER . 7 TON.")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16377", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16377", " BAÚ - APROX. 4m")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16385", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16385", " TANQUE PIPA; CAP.: 15000 L.")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16382", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16382", " DIVISÓRIAS DIVERSAS.")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16378", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16378", " SAPINHO ELÉTRICO. OBS.: FUNCIONANDO")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16376", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16376", " 2 RODAS DE ALUMÍNIO")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16361", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16361", " MOTO DE TRILHA - TTR 230 SEM DOC. - EQUIPADA")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16362", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16362", " HILUX CD 4X4 STD 2015/2015 - SUCATA - PL.: PPI-5747  CH.: 8AJFY22G4F8025971 - SEM DOCUMENTO")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16370", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16370", "SUCATA - L200 TRITON 3.2 D 2009/2010- SUCATA SEM DOCUMENTOS - PL.:MSU8928 - CH.: 93XJRKB8TAC914952 - SEM DOCUMENTO")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16366", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16366", "SUCATA - PAJERO HPE 3.2 D 2006/2007- SUCATA SEM DOCUMENTOS - PL.:AAV-5559 - CH.: JMYLYV78W7JA00156 SEM DOCUMENTO")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16372", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16372", "SUCATA- IVECO DAILY 1999/1999- SUCATA SEM DOCUMENTOS - PL.: LCW8503 - CH.: ZCFC35701XD099077 SEM DOCUMENTO")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>4.100,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16360", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16360", "SUCATA - MB AXOR  1933 S 2006/2006- SUCATA SEM DOCUMENTOS - PL.:BSG-9839 - CH.:9BM95B2076B473496 SEM DOCUMENTO")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D12" s="4" t="inlineStr">
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>23.100,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16387", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16387", "SUCATA - VW 19-320 CLC TT 2007 - SUCATA/SEM DOCUMENTO - PL: NKD-1569 - CH.: 9BVV9J82488R820116 SEM DOCUMENTO")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>22.400,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16477", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16477", " Aparelho de solda PPU White Martins")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>1.700,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16478", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16478", " Onze vibradores de concreto e uma serra circular")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16479", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16479", " Dois cilindros pra GNV")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16482", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16482", " Seis vibradores de concreto funcionando")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16494", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16494", " Seis vibradores de concreto funcionando")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16487", "037")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16487", " Lote contendo 1 lavadora Lavor , 1 aspirador Electrolux e 1 exaustor Loren Sid")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16484", "038")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16484", " Guincho tipo girafa para 1 tonelada")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16483", "039")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16483", " Guincho tipo girafa para 3 tonelads")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16490", "040")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16490", " Sucatas de martelos rompedores")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16488", "041")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16488", " 06 geladeiras")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16481", "042")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16481", " Fritadeira elétrica")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16480", "043")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16480", " Fritadeira elétrica")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16492", "044")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16492", " Chapa de lanches elétrica")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16486", "045")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16486", " 03 armários e 06 arquivos")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16496", "046")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16496", " 02 pistas quentes e 01 pista refrigerada")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16491", "047")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16491", " Cabine de jato de areia por pressão de alta produção")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>3.900,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16489", "048")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16489", " Sucata de 02 geradores de energia")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16495", "049")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16495", " Dois aparelhos de ar condicionado tipo Split")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16493", "050")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16493", " Lavadora de alta pressão Electrolux sem mangueira")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16497", "051")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16497", " Lavadora de alta pressão WAP sem mangueira")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16485", "052")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16485", " Lavadora de alta pressão sem mangueira")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16498", "053")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16498", " Lavadora de alta pressão Electrolux sem mangueira")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16499", "054")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16499", " Lavadora de alta pressão Electrolux sem mangueira")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16500", "055")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16500", " Lavadora de alta pressão Electrolux sem manqueira")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16502", "056")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16502", " Lavadora de alta pressão WAP sem mangueira")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16501", "057")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16501", " Oito aparelhos de ar condicionado tipo janela")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16503", "058")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16503", " Geladeira expositora Metalfrio pequena com iluminação em led , funcionando")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16504", "059")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16504", " Cervejeira Hussman pequena , funcionando")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16507", "060")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16507", " Martelo rompedor pneumático")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16505", "061")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16505", " Televisão Samsung 40 polegadas , com defeito (não funciona)")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16511", "062")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16511", " Aspirador de pó industrial New Japan trifásico sem mangueira")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16510", "063")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16510", " Lote contendo 03 fornos elétricos e 01 lavadora de louças")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16509", "064")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16509", " Lote de equipamentos hospitalares , contendo 02 estufas , 01 balança e 01 guincho para pessoas acamadas")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16508", "065")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16508", " Sucata de gerador de energia à gasolina")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16506", "066")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16506", " 08 sucatas de geladeiras")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16512", "067")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16512", " 04 bancos inteiriços com 03 cadeiras cada")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16515", "068")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16515", " 04 máquinas de lavar roupas")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16518", "069")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16518", " 09 Sucatas de geladeiras")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16514", "070")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16514", " Lote contendo 01 aspirador de pó,01 foro a gás e 02 lavadoras de pressão")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16517", "071")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16517", " 11 sucatas de freezer")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16516", "072")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16516", " 10 mesas com cadeiras junto , algumas faltam tampos e assentos")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16513", "073")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16513", " 10 mesas com cadeiras junto , algumas faltam tampos e assentos")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16520", "074")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16520", " Nove freezers verticais")</f>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16519", "075")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16519", " Transpalete")</f>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F85" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16521", "076")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16521", " Socador de chão tipo sapão Wacker a gasolina faltando carburador")</f>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16522", "077")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16522", " Máquina de café expresso Astória com moinho , sem porta filtros e bandeja")</f>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F87" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16523", "078")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16523", " Máquina de café expresso Astória com moinho , sem porta filtros e bandeja")</f>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F88" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16524", "079")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16524", " Máquina de suco Begel com duas cubas, funcionando")</f>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F89" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16525", "080")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16525", " Batedeira industrial GPaniz (5 litros). Funcionando")</f>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F90" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16526", "081")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16526", " Máquina de bordar industrial funcionando")</f>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F91" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16528", "082")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16528", " Dobradeira de chapas com régua de 1,30 m")</f>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F92" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16527", "083")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16527", " Bomba de alto vácuo HF 55 CFM  trifásico")</f>
+      </c>
+      <c r="C93" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D93" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t>2.900,00</t>
+        </is>
+      </c>
+      <c r="F93" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16529", "084")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16529", " Bomba de alto vácuo HF 55 CFM  trifásico")</f>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t>2.900,00</t>
+        </is>
+      </c>
+      <c r="F94" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16530", "085")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16530", " Bomba de alto vácuo duplo estágio HF 110 CFM trifásico com reservatório")</f>
+      </c>
+      <c r="C95" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D95" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F95" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16531", "086")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16531", " Caçamba para camionete D 20 sem a tampa traseira")</f>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D96" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F96" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16532", "087")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16532", " Cabine para camionete D 20")</f>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D97" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F97" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16535", "088")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16535", " Maca e alumínio Stimed com regulagens")</f>
+      </c>
+      <c r="C98" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D98" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F98" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16544", "089")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16544", " Máquina de Vacum Forming")</f>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D99" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F99" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16542", "090")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16542", " Máquina de suco industrial (100 litros)")</f>
+      </c>
+      <c r="C100" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D100" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F100" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16547", "091")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16547", " Máquina de suco industrial (50 litros). Funcionando")</f>
+      </c>
+      <c r="C101" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D101" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F101" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16539", "092")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16539", " Empilhadeira Yale ano 89, 2.500 kg, funcionando")</f>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D102" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F102" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16543", "093")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16543", " Escrivaninha antiga em jacarandá maciço da Bahia")</f>
+      </c>
+      <c r="C103" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D103" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F103" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16541", "094")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16541", " Camionete D-20 ano 88 turbo com direção hidráulica, volante anti furto, motor novo")</f>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D104" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C13" s="4" t="inlineStr">
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t>21.000,00</t>
+        </is>
+      </c>
+      <c r="F104" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16534", "095")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16534", " Cortador de asfalto/concreto Petrotec à gasolina faltando peças")</f>
+      </c>
+      <c r="C105" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D105" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F105" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16545", "096")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16545", " Cortador de asfalto/concreto Petrotec à gasolina fantando peças")</f>
+      </c>
+      <c r="C106" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D106" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E106" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F106" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16546", "097")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16546", " Máquina de suco industrial (50 litros). Funcionando")</f>
+      </c>
+      <c r="C107" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D107" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F107" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16538", "098")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16538", " Geladeira antiga restaurada funcionando")</f>
+      </c>
+      <c r="C108" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D108" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F108" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16540", "099")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16540", " Carrinho de pipoca antigo completo")</f>
+      </c>
+      <c r="C109" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D13" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F13" s="4" t="inlineStr">
+      <c r="D109" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F109" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16548", "100")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16548", " Peugeot Partner ano 99 à gasolina")</f>
+      </c>
+      <c r="C110" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D110" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F110" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...25 lines deleted...]
-      <c r="F14" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16536", "101")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16536", " Fritadeira à gás dupla com timer")</f>
+      </c>
+      <c r="C111" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D111" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F111" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16533", "102")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16533", " Lote contendo 1 balança digital, 1 banho maria , 1 forno elétrico e 1 estufa para salgados")</f>
+      </c>
+      <c r="C112" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D112" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F112" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16537", "103")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16537", " Lote contendo uma talha 500 kgs e um carrinho Trolley para talha")</f>
+      </c>
+      <c r="C113" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D113" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F113" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16549", "104")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16549", " Caixa com Aprox. 120 kg de chaves combinadas usadas")</f>
+      </c>
+      <c r="C114" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D114" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t>1.550,00</t>
+        </is>
+      </c>
+      <c r="F114" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-[...3198 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
-      <c r="A115" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16552", "105")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16552", "PREÇO POR PEÇA. Aprox. 12.172 PEÇAS SEM USO de  diversas marcas: Caterpillar, Fiatallis, Komatsu, Massey Ferguson. ")</f>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
           <t>2,80</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
-      <c r="A116" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16553", "106")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/16553", "Trator de esteira fiatallis AD7B desmontado, faltando peças e componentes")</f>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>