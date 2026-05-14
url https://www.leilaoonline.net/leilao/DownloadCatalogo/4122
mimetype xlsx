--- v0 (2026-02-06)
+++ v1 (2026-05-14)
@@ -269,283 +269,251 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/299303", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/299303", "PEÇAS CASE APROX. 246 ITENS DIVERSOS: CONJUNTO DE FREIOS DE BANHO ÓLEO 446832a1 CASE, VÀLVULAS HIDRÁULICAS PICADOR CASE 443005a1 E OUTROS - VEJA DESCRITIVO DE ITENS - LOC. SERTÃOZINHO/SP")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/299304", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/299304", "PEÇAS JOHN DEERE APROX.73 ITENS DIVERSOS: RETENTOR JOHN DEERE cb11471846, SENSOR JOHN DEERE cb11471846 E OUTROS. - VEJA DESCRITIVO DE ITENS - LOC. SERTÃOZINHO/SP")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/299305", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/299305", "PEÇAS VOLVO APROX.255 ITENS DIVERSOS: SENSOR DA VALVULA LIMITADORA 11705881 VOLVO, TAMPA VOLVO 1502292 E OUTROS. - VEJA DESCRITIVO DE ITENS. - LOC. SERTÃOZINHO/SP ")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/299306", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/299306", "PEÇAS SCANIA APROX. 51 ITENS DIVERSOS: SENSOR DE COMBUSTIVEL SCANIA 1790948, TIRANTE SCANI 1777207 E OUTROS - VEJA DESCRITIVO DE ITENS - LOC. SERTÃOZINHO/SP ")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/299307", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/299307", "PEÇAS MERCEDES APROX. 162 ITENS DIVERSOS: CILICNDRO COMANDO CÂMBIO MERCEDES, SUPORTE MERCEDES E OUTROS - VEJA DESCRITIVO DE ITENS - LOC. SERTÃOZINHO/SP  ")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/299308", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/299308", "PEÇAS INDUSTRIAIS APROX. 169 ITENS DIVERSOS: CONJUNTO ISOLADOR VIBRAÇÃO MAUSA, MANGUEIRA MAUSA 515257 E OUTROS - VEJA DESCRITIVO DE ITENS- LOC. SERTÃOZINHO/SP ")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>47.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/299309", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/299309", "PEÇAS AUTOMAÇÃO APROX.132 ITENS DIVERSOS: SENSOR DE BLOQUEIO DA CABINE 20382529, PLACA ELETRÔNICA TRANSMISSOR E OUTROS- VEJA DESCRITIVO DE ITENS - LOC, SERTÃOZINHO/SP ")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>22.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/299310", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/299310", "PEÇAS AUTOMOTIVO APROX. 27 ITENS DIVERSOS: SUPORTE EIXO DE DIREÇÃO HONDA 53400HR3A20; SAPATA FREIO FIAT 70875220 E OUTROS- VEJA DESCRITIVO DE ITENS - LOC. SERTÃOZINHO/SP")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>