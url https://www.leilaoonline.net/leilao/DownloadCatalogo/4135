--- v0 (2026-02-06)
+++ v1 (2026-05-14)
@@ -269,1147 +269,1007 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300152", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300152", "MOTO BOMBA MARCA FAL; TIPO 100X 180E; 1.800 RPM; À GASOLINA")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>3.650,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300153", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300153", "UNIDADE DE COMPRESSOR FIAC CD 200 PARA DENTISTA OU ÁREA MÉDICA")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A12" s="5" t="inlineStr">
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300154", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300154", "UNIDADE DE COMPRESSOR FIAC CD 200 PARA DENTISTA OU ÁREA MÉDICA")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D12" s="4" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300155", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300155", "UNIDADE DE COMPRESSOR FIAC CD 200 PARA DENTISTA OU ÁREA MÉDICA")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300156", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300156", "COMPRESSOR MOTO MIL")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300157", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300157", "SELADORA")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A13" s="5" t="inlineStr">
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300158", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300158", "FLOCK COLOR")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300159", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300159", "SERRA DE FITA INDUSTRIAL PARA MARCENARIA ")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>1.650,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300160", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300160", "SERRA DE FITA INDUSTRIAL PARA MARCENARIA RONEMAK")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300161", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300161", "GERADOR A DIESEL; 7,5 KVA - FUNCIONANDO")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300162", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300162", "LOTE COM 32 UNIDADES DE RACKS DE ARMAZENAMENTO EMPILHÁVEIS - VENDA POR KG")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>2,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>0.10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300166", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300166", "GUILHOTINA INDUSTRIAL DE PAPEL; MONVISO FABRICAÇÃO ITALIANA")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300163", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300163", "ROÇADEIRA AGRÍCOLA")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300164", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300164", "PROJETOR NEC MOD NP115; ACOMPANHA CONTROLE REMOTO - FUNCIONANDO")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300165", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300165", "SERRA SPEEDAX BANDSAW")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300178", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300178", "SERRA DE FITA PARA MARCENARIA")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300190", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300190", "COMPRESSOR DE AR; MARCA SCHULZ; MOD SRP 3020")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>18.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300183", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300183", "GUILHOTINA")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300184", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300184", "COMPRESSOR")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300191", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300191", "COMPRESSOR DE AR MARCA SCHULZ MOD. SRP 2015")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>11.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300168", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300168", "REDUTOR TRANSMOTÉCNICA; REDUÇÃO 1:20")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300169", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300169", "REDUTOR TRANSMOTÉCNICA; REDUÇÃO 1:24")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300167", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300167", "REDUTOR MARCA TRANSMOTECNICA; C/ MOTOR ELÉTRICO")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>3.200,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300170", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300170", "LOTE COM PEÇAS NOVAS PARA EMPILHADEIRAS, CAIXA C/ DIVERSOS ITENS")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300174", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300174", "CARRETINHA SOMENTE PARA USO INTERNO REFORÇADA INDUSTRIAL")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300171", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300171", "CARRETINHA TANQUE REBOCÁVEL; DUPLO EIXO; EQUIPADA C/ MOTO-BOMBA VW (MOTOR DE FUSCA) E ESPARGIDOR TRASEIRO; CAP. APROX. 4.800L ")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300176", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300176", "RESERVATÓRIO/MISTURADOR EM AÇO INÓX")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300177", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300177", "RESERVATÓRIO/MISTURADOR EM AÇO INÓX")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300173", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300173", "GERADOR BRANCO MOD B4T 10.000; SAÍDAS 110/220V E 12V; COMB. GASOLINA")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>1.700,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300172", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300172", "GERADOR HONDA; MOD EM 2.200X; COMB. GASOLINA")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...83 lines deleted...]
-      <c r="F15" s="4" t="inlineStr">
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-[...20 lines deleted...]
-      <c r="E16" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300175", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300175", "PLATAFORMA DE ELEVAÇÃO CARGA C/ REDUTOR E MOTOR ELÉTRICO")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
-      <c r="F16" s="4" t="inlineStr">
+      <c r="F41" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-[...121 lines deleted...]
-      <c r="F20" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300181", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300181", "PLATAFORMA DE ELEVAÇÃO CARGA C/ REDUTOR E MOTOR ELÉTRICO")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300180", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300180", "CORTADOR DE ASFALTO/CIMENTO TYROLIT C/ MOTOR HONDA GASOLINA")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300179", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300179", "AFIADORA DE FERRAMENTA")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-[...766 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300192", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/300192", "PULMÃO DE AR MARCA SCHULZ")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>