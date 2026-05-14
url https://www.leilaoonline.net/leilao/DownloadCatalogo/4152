--- v1 (2025-12-16)
+++ v2 (2026-05-14)
@@ -269,187 +269,167 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/301661", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/301661", "VW Gol 1.0 2011/2012 - Funcionando ")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="4" t="inlineStr">
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/301657", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/301657", "Ford F-1000 Turbo - 1993/1994 ")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr">
+      <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...21 lines deleted...]
-      <c r="C12" s="4" t="inlineStr">
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>50.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/301658", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/301658", "Caçamba Rosseti 25 cúbicos")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
-      <c r="D12" s="4" t="inlineStr">
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>62.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...10 lines deleted...]
-      <c r="C13" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/301659", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/301659", "Tanque bombeiro ")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
-      <c r="D13" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F13" s="4" t="inlineStr">
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>37.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...30 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/301660", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/301660", "Fiorino Working 1997/1998 - SUCATA - Sem direito a documento")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>