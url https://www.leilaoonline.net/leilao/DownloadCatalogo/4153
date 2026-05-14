--- v1 (2026-02-06)
+++ v2 (2026-05-14)
@@ -269,699 +269,615 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302137", "002")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302137", " Empilhadeira Komatsu - 3.0 T - Diesel")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302140", "003")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302140", " Empilhadeira Mitsuishi - 2.5T - Gasolina")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302138", "004")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302138", " Empilhadeira Clark - 2.5 T - Gasolina")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302146", "005")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302146", " Empilhadeira Elétrica SKAM - 1.5 T - sem carregador")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302141", "006")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302141", " Empilhadeira Elétrica SKAM - 1.5 T - sem carregador")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302144", "007")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302144", " Talha Elétrica Ponte Rolante - 16 Ton.")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302143", "008")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302143", " Talha Elétrica Ponte Rolante - 16 Ton.")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302142", "009")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302142", " Lote com: 11 cafeteiras e 01 forno elétrico")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302139", "010")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302139", " Lote com: 08 suqueiras e 03 fatiadores de frios.")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302145", "011")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302145", " Lote com: Liquidificadores, batedeiras, bebedores, etc. - 35 Itens")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302154", "012")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302154", "Lote com: 15 desktops -  6 no breaks - cabos switchs")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302410", "013")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302410", "Lote com: - 29 itens. Soldadoras, caixas, bancos, ferramentas, lixeira")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302868", "014")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/302868", "Lote com: 28 itens - Fogões, chapa, geladeira(porta quebrada), garrafas")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303216", "015")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303216", "Lote de cozinha: Chapa, aquecedores, fogão, coifas - 11 itens ")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303217", "016")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303217", "Misturador de liquidos - Inox ")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303218", "017")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303218", "Caldeirão industrial - Gás ")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303632", "018")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303632", " Lote com: 90 exaustores e painéis ")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303633", "019")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303633", " Exaustor industrial - 07 peças ")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303630", "020")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303630", " Lote com: 01 motor de refrigeração e 11 pressostatos Danfoss")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303631", "021")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303631", " Lote com: 13 grades 1,66 x 1,06")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303634", "022")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303634", " Lote com: 03 No-breaks")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>550,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>