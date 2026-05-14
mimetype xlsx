--- v1 (2025-12-18)
+++ v2 (2026-05-14)
@@ -269,3451 +269,3023 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303521", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303521", " Endireitador cortadeira de arame sem rebarba - Motor Weg 3cv - 220/380v 1180 rpm - ptr.3729")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303520", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303520", " Máquina rosqueadeira automática de porcas macho curvado - Kosfeld Brackwede - 220/380v - Ptr. 3730")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303533", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303533", " Soft Starter ABB OS S 85/147-500L - Ptr. 3863")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303536", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303536", " Guilhotina 350mm manual - Walter Porteiro C-AM-M - Mesa 350mm - acabamento reto ou zig zag - Ptr 3915")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303541", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303541", " Rolo Laminador - rosca elevador Ptr. 3946")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303528", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303528", " Prensa Balancim Pneumática Tipo C de bancada Ptr. 3963")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303546", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303546", " Inversor adjustable speed drive - BALDOR - ID 15H405-E - HP OUT 5 - Ptr. 4149")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303540", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303540", "Lote com: 02 uni. Tanque agitador de inox industrial 200L - Med.: L110 x A250 cm Med. Tanque: A100 x D80 cm - Ptr. 4151")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>5.700,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303529", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303529", " Lote com: 02 prensas de fricção - variadas. Ptr. 4164A 4164B")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303527", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303527", " Forno de indução - Ptr 4172")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303534", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303534", " Tamboreador poliéster vibratório para rebarbas - Med.: C66 x L33 x A40 cm - Ptr. 4187")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303524", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303524", " Furadeira horizontal automática - Ptr. 4227")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303526", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303526", " Unidade hidráulica original Torno Romi - Ptr. 4275")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303548", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303548", " Rosqueadeira de bancada Mod. RT-80/99 - Ptr. 4327")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303530", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303530", " Servomotor WEG 4nm 2000rpm 0,84 kw/1,15 cv - Mod. SMA 56-04-20 - 180v")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303522", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303522", " Serra Circular Industrial - Esquadrias Alumínio - Motor Weg 1,5cv 220/380v - 1730rpm 60Hz - trifásico. Ptr. 4487")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303549", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303549", " Bobinador Hidráulico mod RH45A - 80rpm - cap.max. 115Kg")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303532", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303532", " Prensa Balancim manual - 6 Ton - ptr.4508")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303523", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303523", " Prensa balancim borracha manual com aquecimento - Mesa 300 x 400 mm - Ptr. 4508")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303537", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303537", " Laminadora de rosca rolo e setor M/ Ussr AA-2516 - Diam. Max 4.0mm - Comp corpo 6 - 50 - Rosca max 35 - rpm 40 - 200 Ptr. 4569")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303552", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303552", " Rosqueadeira automática de coluna ICO - Acionamento pedal - motor 1/3cv 220/380v 1745 rpm Ptr. 4603")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303539", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303539", " Furadeira de bancada mesa giratória - Motor 1/3cv 220V - Ptr. 4612")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303542", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303542", " Retífica centerless Bovi BE - 40 - ptr.4633")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303544", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303544", " Prensa Balancim mecânico tipo C - Helmo - 2.5 ton. Ptr. 4695")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303531", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303531", " Prensa horizontal 4 estágios Waterbury Farrel N3 - motor 15 cv bomba 875rpm")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303545", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303545", " Prensa Balancim de corte mecânico Açoreal Sam-100 - motor 1/2cv 220/380v - Ptr.4727")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303550", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303550", " Fresadora Universal Parkson - Lub. Centralizada - divisor - digital 3 eixos - cabeçote vertical - Ptr. 4822")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303525", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303525", " Serra tipo teico circular engrenada sem morça Macc New350 S - motor 2.4kw - peso 280kg - ptr. 4825")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303538", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303538", " Lixadeira industrial de cinta - motor 2cv monofasico 3200rpm ptr.4855")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303563", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303563", " Máquina de pregar botão automática YKK do Brasil NMSAM-86000 - Motor 1/4cv 110/220v monofásica 1730 rpm Ptr. 4861")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303551", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303551", " Lote com: 03 unid. Desentupidora de vareta Ridgid Kollmann K-1000 - Ptr. 4862")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303547", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303547", " Forno industrial Ray Buners BPM5-GV - painel de controle 2 queimadores 1 exaustor - Ptr 4863")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303535", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303535", " Serra circular de coluna vertical automática Imet (italia) SIRIO 370 AF-E - 380V Trifasico - 60Hz")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303562", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303562", " Maquina de jateamento gelo seco Mini Blast SDI-5 CAE Alpheus Inc. Ptr. 4874")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303543", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303543", " Serra Circular Kasto WA-C7 C1000 x L 600 x H 2010. Ptr.4912")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303566", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303566", " Tesoura universal metaleira 65 ton - Mubea Muhr und Bender KBL-16 - Ptr. 4917")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303568", "037")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303568", " Furadeira de bancada de precisão Rosquinel - A600 x L360 x C360mm - ptr. 4931")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303567", "038")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303567", " Pórtico giratório 3 ton - Ptr. 4936")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303571", "039")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303571", " Retífica Centerless be50-100 Boneli - peso 1400Kg. - Ptr.4944")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303573", "040")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303573", " Serra tico tico de bancada vintage Acerba T4 - Monofásico 110/220v - 1725 rpm 1/3hp - Ptr. 4978")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303565", "041")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303565", " Máquina laminadora de rosca Zeny - 220V - Ptr. 4997")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303564", "042")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303564", " Serra de fita Dacco DH20A automática - Fita 17” 9” x1-1/2” x 0,050” (5410 mm x 1,3) 0 Ptr. 4999")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>33.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303575", "043")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303575", " Prensa hidráulica baquelite borracha sinterização Metalurgica Itapoa - Ptr. 5008/9")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303570", "044")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303570", " Prensa hidráulica baquelite borracha sinterização Metalurgica Itapoa - Ptr. 5009")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303576", "045")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303576", " Prensa hidráulica tipo H rápida - 60 Ton - manual/auto. - Ptr. 5015")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303594", "046")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303594", " Prensa hidráulica rápida - 45 ton. - Ptr. 5016")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>21.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303574", "047")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303574", " Serra fita industrial automática Amada H.A 400 - 400mm - Ptr. 5054")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>31.000,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303569", "048")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303569", " Agitador misturador manual Denver JOY D-1 Float - ptr. 5086")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303582", "049")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303582", " Maquina de estampar camiseta Compacta Print TP-35 - Mesa H43 x C65 x L45 cm - temp.max. 330 - Ptr. 5087")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303577", "050")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303577", " Tombador de bobina Upender CTP HPH - Cap. 4,5 ton - Peso 1500Kg - Ptr.5111")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303583", "052")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303583", " Rolamento axial de esferas Faq germany 51/53168 - Ptr 5117")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303590", "053")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303590", " Rolamento axial de esferas Faq germany 51/53168 - Ptr 5118")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303588", "054")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303588", " Vector inverter Weg Cfw 08 até 15cv - mod . Cfw080240t3848psz -24 A , 0 – 300 hz. - 380/480v - Ptr. 5133")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303572", "055")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303572", " Homogeanizador de alta pressão Gaulin - motor Weg30cv 220/380/440v - 1770 rpm Ptr.5144")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303591", "056")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303591", " Curvadora hidráulica de tubos - Marinaro - Motor Weg 5cv - painél elétrico - conjuntos de ferramentas - - 4”, 3”, 2.1/2” , 2” , 1.1/2 “ , 1.1/4” , 1 . Ptr.5145")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303579", "057")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303579", " Talha elétrica Villares com troler - 500Kg - 220/380/440v - 1560Rpm. ")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303578", "058")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303578", " Talha elétrica Villares com troler - 500Kg - 220/380/440v - 1560Rpm. ")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303589", "059")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303589", " Talha elétrica Villares com troler - 500Kg - 220/380/440v - 1560Rpm. ")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303584", "060")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303584", " Talha elétrica Villares com troler - 500Kg - 220/380/440v - 1560Rpm. ")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303585", "061")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303585", " Talha elétrica Villares com troler - 500Kg - 220/380/440v - 1560Rpm. ")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303592", "062")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303592", " Talha elétrica Villares com troler - 500Kg - 220/380/440v - 1560Rpm. ")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303595", "063")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303595", " Compressor Radial Motor - Siemens 19,5Cv  3500ron 380/440v- Nash-elmo G-200 Ptr. 5230")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303617", "065")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303617", " Empilhadeira Hidráulica para bobinas - Ptr. 5239")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303611", "066")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303611", " Máquina Rooller Grooving - Ranhurados Mod CO-DH01-BA - peso 679Kg - Ptr. 5249")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303580", "067")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303580", " Cabeçote fresadora ferramenteira - motor 2,5cv/1,8 cv - 220V 2510/1420 rpm - 60Hz - Ptr.5257")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303621", "068")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303621", " Lavadora de peças para oficina - Ptr.5265")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>2.800,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303622", "069")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303622", " Lavador de gases Stm 2500 Aerovento STM 2500 - vol. 56.64 m3/min - Pressão 20 mm - 1800Rpm - Ptr.5274")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303586", "071")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303586", " Tesoura pneumática Trumpf ")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303609", "072")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303609", " CNC Vertical machines center Policomp 93x82-3.5 2015 - Med.: 500x - 500y - 130z mm - Ptr. 5309")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303612", "073")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303612", " Prensa hidráulica 400 Ton - curso 500 - Mesa 1000x800 - martelo 1200x550 - Ptr. 5310")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>75.000,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303603", "074")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303603", " Moinho bomba catavento Ptr. 5311")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303607", "075")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303607", " Prensa hidráulica 4 colunas Mod. PH40 - curso 800mm - Ptr. 5380")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303624", "076")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303624", " Forno Industrial Grefortec GFT 3115FE ventilação forçada- Ptr. 5390")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303613", "077")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303613", " Lote com: 02 Solda Mid Lincoln Eletric Idealarc CV400I - 300a100% 400a60% - 220/380/440V - Sem cabeçote - A tag 14,0056 B tag 14,0033 - 300Kg Patr. 5406A/B")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303608", "078")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303608", " Prensa de fricção 90 ton - MASCHINENFABRIK WEINGARTEN - PL-1 - Motor 5cv . Patr. 5408")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
-      <c r="A86" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303619", "079")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303619", " Balancim Hidráulico de corte Hidracorte - Ptr. 5410")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-      <c r="A87" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303598", "080")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303598", " Masseira/batedeira/misturador com aquecedor de massa G.paniz Corzerella CZ - Ptr.5414")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
-      <c r="A88" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303610", "081")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303610", " Exaustor WEG 25Cv 220/380/440v 3510Rpm Ptr. 5441")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303597", "082")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303597", " Motovibradores -  industrial Derrick SGX-34-18-460/480-6-001 Ptr. 5463")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
-      <c r="A90" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303615", "083")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303615", " Pesadora envasadora Semi automática Jumbo Taylor TE 10 - Ptr. 5466")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303604", "084")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303604", " Serra automática hidráulica Alje SH12")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
-      <c r="A92" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303614", "085")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303614", " Talha elétrica de corrente Demag PK5N - 1000Kg - Elev. 3m - 220/440V Ptr. 5518 ")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
-      <c r="A93" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303606", "086")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303606", " Prensa hidráulica  Sack ")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303618", "087")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303618", " Máquina de solda  Bambozzi TDG - 400ED - 220/380/440V - 50/60Hz - 40 a 400A patr. 5537")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303623", "088")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303623", " Laminadora de rosca Recartilha A23 patr. 5550")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
-      <c r="A96" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303626", "089")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303626", " Fresadora universal com cabeçote vertical WMW - A200 x L240 x C200 cm - 3 Eixos - vel max 2000rpm - peso 3800kg ptr. 5567")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303600", "090")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303600", " Maquina limpa fossa industrial auto vácuo Wachs Trav-L-VAC 300 ptr.5575")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
-      <c r="A98" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303596", "091")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303596", " Endireitadeira/cortadeira de arame e vergalhão Shuster 3 AV - 2 motores 30cv - 9/16” - 220/440v - ptr. 5587 .")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>50.000,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303616", "092")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303616", " Compressor de ar vintage motor E.Quetin paris 110/220 v 150 W 1400rpm patr. 5599")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
-      <c r="A100" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303599", "093")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303599", " Tunel de encolhimento refrigerador Ptr. 5631")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
-      <c r="A101" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303620", "094")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303620", " Laminadora industrial Schmitz - motor 20cv 1730rpm 220/380 - ptr. 5637")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>32.000,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
-      <c r="A102" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303625", "095")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303625", " Martelo forjaria cutelaria de bancada - ptr. 5652")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
-      <c r="A103" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303602", "096")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303602", " Serra circular automática para mesa - Wagner WHS 630 A")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
-      <c r="A104" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303628", "097")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303628", " Furadeira sensitiva Sigourney M100A - motor 1/4cv 1200 rpm - mesa 215 x 245mm ptr. 5663")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
-      <c r="A105" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303601", "098")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303601", " Ventilador exaustor industrial turbo portátil VNT furacão  - Weg 12,5 Cv 220/380/440/760 v - 1770 rpm 60hz")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
-      <c r="A106" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303605", "099")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303605", " Recravadeira de latas - coluna - Motor Weg 3/4cv 1725 rpm")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
-      <c r="A107" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303627", "100")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303627", " Calandra industrial motorizada para chapas Setrema L350")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>21.000,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
-      <c r="A108" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303553", "101")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303553", " Bomba de recirculação de iodo ativo ABS RCP8031 A 250/4EC i6 - 25Kw 286 rpm 1800M3/h 460V trifásico - peso 315 kg ptr. 5719")</f>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
-      <c r="A109" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303556", "102")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303556", " Plaina de mesa Bezzan WBp3 - Motor WEG 5cv 1730rpm - 220/480V trifásico - Curso: x 2700 y 1000 z 1000mm Ptr.5726")</f>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
-      <c r="A110" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303629", "103")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303629", " Prensa hidráulica 50 ton Tipo H - 220v - Mesa C400 x L400 x H500 ptr.5770")</f>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t>11.000,00</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
-      <c r="A111" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303554", "104")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303554", " Prensa mecânica Balancim manual Fred Frey - 20 ton tipo C - Ptr. 5783")</f>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
-      <c r="A112" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303561", "105")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303561", " Redutor variador de velocidade DTp - Rpm 600/400 - variador de velocidade dtp/piv ptr. 5791")</f>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
-      <c r="A113" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303555", "106")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303555", " Redutor de velocidade 2 eixos 1/20 Cestari - medida externas 45 x 45 x 35 mm . Ptr. 5793")</f>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
-      <c r="A114" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303557", "107")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303557", " Redutor de velocidade 1-20 Cestari Ptr. 5794")</f>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
-      <c r="A115" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303559", "108")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303559", " Redutor de velocidade 2 eixos 1/9 Cestari. Ptr. 5795")</f>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
-      <c r="A116" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303558", "109")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303558", " Redutor de velocidade 2 eixos 1/25 - Cestari. Ptr. 5796")</f>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
-      <c r="A117" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303560", "110")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303560", " Redutor de velocidade 2 eixos 1/21 Vetam. Ptr. 5797")</f>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>