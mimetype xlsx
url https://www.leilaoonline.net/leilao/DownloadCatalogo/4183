--- v1 (2025-12-16)
+++ v2 (2026-05-14)
@@ -269,987 +269,867 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/304771", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/304771", "LOTE COM 2 GAIOLAS PARA COELHOS / ROEDORES")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303244", "003")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303244", "LOTE COM 2 CALHAS DE COZINHA EM INÓX")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303233", "005")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303233", "LOTE COM 13 PALETES")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303234", "006")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303234", "LOTE C/ 4 ARMÁRIOS ")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303231", "010")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303231", "PAINEL; MEDIDAS: 2M DE ALTURA X 3.95M DE COMPRIMENTO X 31CM DE PROFUNDIDADE")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303232", "011")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303232", "PORTA DE VIDRO; MEDIDAS: 3,55M X 2.20M - DESMONTADO")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>2.600,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303239", "015")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303239", "CARROCERIA DE S10")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303230", "020")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303230", "GERADOR")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...20 lines deleted...]
-      <c r="E13" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303237", "025")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303237", "LOTE COM APARELHOS ELETRÔNICOS (MAIS INFORMAÇÕES NAS ESPECIFICAÇÕES)")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303236", "026")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303236", "LOTE COM 2 VÍDEOS CASSETES LG COM TVS MONITORES SAFETY VIEW")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303235", "027")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303235", "veja o vídeo!! LOTE COM 8 CELULARES E 1 CÂMERA SONY")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>40,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303238", "028")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303238", "DISCMAN TOSHIBA")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303240", "030")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303240", "JOGO DE RODA C/ PNEUS DE S10; MARCA MONACO; MEDIDAS: 205/70R1594P")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303243", "031")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303243", "JOGO DE 04 RODAS DE FERRO ARO 15 COM PNEUS MEDIDAS DIVERSAS")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303242", "032")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303242", "JOGO DE 05 RODAS DE FERRO ARO 14; DUAS RODAS COM PNEUS")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303241", "033")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303241", "JOGO DE 05 RODAS DE FERRO COM PNEUS ARO 13")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303268", "034")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303268", "JOGO DE RODAS DE FERRO COM PNEUS 205/70 ARO 15")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303252", "035")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303252", "JOGO DE RODAS DE FERRO COM ARO 15 MAIS 02 RODAS DE FERRO MEDIDAS DIVERSAS")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303260", "040")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303260", "CAIXA CÂMBIO AUTOMÁTICO SEM MIOLO - FIAT TORO 1.8 FLEX 2020")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303263", "041")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303263", "MOTOR PARCIAL ETIOS - COM NUMERAÇÃO")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>1.450,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303266", "042")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303266", "CONVERSOR DE TORQUE CÂMBIO AUTOMÁTICO FIAT TORO 1.8 FLEX 2020")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303271", "043")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303271", "BLOCO DE MOTOR DUCATO DIESEL - COM NUMERAÇÃO")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303254", "045")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303254", "BANCOS DIANTEIROS DE HONDA CITY")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303257", "046")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303257", "BANCOS DIANTEIROS DE KOMBI")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303259", "047")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303259", "JOGO DE BANCOS HONDA FIT")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303245", "050")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303245", "ENGATE")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
-      <c r="F13" s="4" t="inlineStr">
-[...730 lines deleted...]
-      <c r="E36" s="5" t="inlineStr">
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303246", "051")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303246", "ENGATE")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
-      <c r="F36" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E37" s="5" t="inlineStr">
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303247", "052")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303247", "ENGATE")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
-      <c r="F37" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E38" s="5" t="inlineStr">
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303248", "053")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303248", "ENGATE")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
-      <c r="F38" s="4" t="inlineStr">
-[...30 lines deleted...]
-      </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303249", "054")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303249", "ENGATE")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>