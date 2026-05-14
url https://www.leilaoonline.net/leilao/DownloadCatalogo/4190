--- v1 (2026-03-24)
+++ v2 (2026-05-14)
@@ -269,1147 +269,1007 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303672", "000")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303672", "LOTE PORTEIRA FECHADA. FORMADO POR TODOS OS LOTES DISPONÍVEIS DE SÃO PAULO. VEJA ESPECIFICAÇÔES")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>75.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303673", "009")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303673", "[ PORTEIRA FECHADA ] 12 IMPRESSORAS DIVERSAS E PERIFÉRICOS (PARTE DO LOTE 0 - PORTEIRA FECHADA)")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303674", "154")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303674", "[ PORTEIRA FECHADA ]  3 LUMINÁRIAS DE EMERGÊNCIA, 20 LUMINÁRIAS P/ LÂMPADA FLUORESCENTE. (PARTE DO LOTE 0 - PORTEIRA FECHADA)")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303675", "209")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303675", "[ PORTEIRA FECHADA ]  LUMINÁRIAS DIVERSOS (S/ LÂMPADAS) (PARTE DO LOTE 0 - PORTEIRA FECHADA)")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303677", "213")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303677", " [ PORTEIRA FECHADA ]  LÂMPADAS DIVERSAS (PARTE DO LOTE 0 - PORTEIRA FECHADA)")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303678", "215")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303678", " [ PORTEIRA FECHADA ] TV LED 43", CARREGADORES, 3 MÁQUINAS DIGITAIS SONY, MICROFONES, BASES P/ MONITORES, ANTENA (PARTE DO LOTE 0 - PORTEIRA FECHADA)")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303679", "216")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303679", "  [ PORTEIRA FECHADA ] 2 SUCATAS DE PNEUS (PARTE DO LOTE 0 - PORTEIRA FECHADA)")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303680", "217")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303680", "  [ PORTEIRA FECHADA ] 9 MESAS, 1 ARMÁRIO, 2 PIAS E MÓVEIS DESMONTADOS DIVERSOS (PARTE DO LOTE 0 - PORTEIRA FECHADA)")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>50,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303682", "219")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303682", " [ PORTEIRA FECHADA ] 1 ARMÁRIO-ESTUFA (ADAPTADO) E 1 ESTUFA DE MANUTENÇÃO (PARTE DO LOTE 0 - PORTEIRA FECHADA)")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303681", "220")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303681", "[ PORTEIRA FECHADA ]  LUMINÁRIAS DIVERSOS (S/ LÂMPADAS) (PARTE DO LOTE 0 - PORTEIRA FECHADA)")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303683", "221")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303683", "[ PORTEIRA FECHADA ]  APROX. 10 PALLETS DIVERSOS  (PARTE DO LOTE 0 - PORTEIRA FECHADA)")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303684", "223")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303684", "[ PORTEIRA FECHADA ]  CHUVEIRO LAVA-OLHOS E CALHAS DIVERSAS (PARTE DO LOTE 0 - PORTEIRA FECHADA)")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>80,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303685", "225")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303685", "[ PORTEIRA FECHADA ]  1 CILINDRO HIDRÁULICO SOPRANO; PRES.: 190 KGF/CM² (PARTE DO LOTE 0 - PORTEIRA FECHADA)")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303812", "300")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303812", "VW GOL 1.6. FLEX. ANO 2020/2021")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>28.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305163", "311")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305163", " Aprox. 15 arandelas diversas")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305164", "312")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305164", " Aprox. 200 picaretas p/ soldador")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305161", "314")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305161", " Tesoura corta-chapa")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303687", "318")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303687", "02 Caixa de massa METASUL 350L azul e 02 Caixa de massa 450L 2m x 1m")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305166", "319")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305166", "Aprox. 30 refletores diversos e aprox. 60 luminárias diversas")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303686", "321")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303686", " 07 unidades de Chave de nível tipo boia Unipolar e 06 unidades de Atuador Pneumático Rotativo de Dupla Ação")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303688", "322")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303688", " Aprox. 1.470 kg de itens sendo: varetas, eletrodos, arames e extintores. Veja especificações")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303689", "323")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303689", " 07 manilhas curvas")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305162", "324")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305162", " 2 carrinhos hidráulicos")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>650,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303692", "326")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303692", "Aprox. 34 un. de bebedouros industriais")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>3.100,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303693", "327")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303693", "Aprox. 41 un. de ar condicionado. Sendo 33 de janela e 08 Split")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>5.250,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303694", "328")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/303694", "01 carrinho hidráulico e 02 Tifor 1,6 t")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>850,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/304736", "332")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/304736", "Aprox. 15 aparelhos de musculação diversos e acessórios")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/304733", "333")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/304733", "Aprox. 40 garrafas térmicas")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/304734", "334")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/304734", "04 Marmiteiros (tipo banho Maria)")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305158", "335")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305158", " 7 aspiradores de pó diversos")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305165", "336")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305165", " Aprox. 14 luminárias diversas")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305160", "337")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305160", " Aprox. 20 extintores diversos")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305159", "338")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305159", " 2 estufas CARBOGRAFITE, mod. ECG200; pot. 4000 W, 220 V")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305157", "339")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305157", " Guincho tipo girafa")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/304735", "340")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/304735", "8 Mesas refeitório com 8 lugares cada (banco fixo)")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>