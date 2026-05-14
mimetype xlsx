--- v0 (2026-01-01)
+++ v1 (2026-05-14)
@@ -269,539 +269,475 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306011", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306011", "CARRETINHA REBOQUE; ANO/MOD 20/20; C/DOCUMENTO; MARCA MIMADO CA 1 EIXO - PLACA FINAL H49 - COD PATIO 206")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306012", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306012", "CARRETINHA REBOQUE; ANO/MOD 20/20; C/DOCUMENTO; MARCA MIMADO CA 1 EIXO - PLACA FINAL B43 - COD PATIO 207")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>2.400,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305996", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305996", "LOTE COM 13 UNIDADES DE ESTAQUEADORES DE VAZAMENTO")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>2.600,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306647", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306647", "R/REBOQUES MA MAA 1502, ANO 2020/2020, 2 EIXO")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305998", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305998", "ROÇADEIRA DE ARRASTO  C/ 2 FACAS; PARA GRAMA E VEGETAÇÃO MOD RP 500")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>4.550,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305999", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305999", "LOTE COM 18 UNIDADES DE TESTE DE ESTANQUEIDADE")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306014", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306014", "CARRETINHA REBOQUE; ANO/MOD 20/20; C/DOCUMENTO; MARCA MIMADO CA 1 EIXO; ATENÇÃO PRECISA TROCAR O ASSOALHO - PLACA FINAL DA48 - COD PATIO 208")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>2.400,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306015", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306015", "CARRETINHA REBOQUE; ANO/MOD 20/20; C/DOCUMENTO; MARCA MIMADO CA 1 EIXO - PLACA FINAL E79 - COD PATIO 209")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
+      <c r="F18" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...15 lines deleted...]
-      <c r="D12" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306013", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306013", "CARRETINHA REBOQUE; ANO/MOD 20/20; C/DOCUMENTO; MARCA MIMADO CA 1 EIXO - PLACA FINAL D64 - COD PATIO 210")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
+      <c r="E19" s="5" t="inlineStr">
         <is>
           <t>2.400,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
+      <c r="F19" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...15 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305993", "012")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305993", "COMPRESSOR PARAFUSO KAESER M20 DIESEL 71CFM")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>5.300,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305994", "014")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305994", "COMPRESSOR PARAFUSO KAESER M20 DIESEL 71CFM")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>5.600,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305995", "015")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305995", "COMPRESSOR PARAFUSO KAESER M20 DIESEL 71CFM")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306242", "028")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306242", "M.BENZ/ATEGO 1719 CL; ANO 2021/2022; DIESEL; DOC MEC.OPERACIONAL/CAB.LINEAR - PLACA FINAL H63, NO ESTADO EM QUE ENCONTRA FALTA MÓDULOS")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>159.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306241", "029")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306241", "FORD CARGO 1621, ANO 2001/2002, COM COMPACTDOR DE LIXO, DOC MEC OPERACIONAL, MECANICA SEM TESTE, VENDIDO NOETADO EM QUE SE ENCONTRAR")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305997", "031")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/305997", "LI ADEIR - FUNCIONANDO")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...382 lines deleted...]
-      </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306240", "032")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306240", "PRANCHA REB/RANDON SR CT PL; ANO 2001/2002")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>110.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>