--- v1 (2026-03-24)
+++ v2 (2026-05-14)
@@ -269,4987 +269,4367 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307011", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307011", "Mini Carregadeira Bobcat S650")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307021", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307021", " TRANSMISSÃO CAT 621R")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307558", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307558", "MINI PÁ CARREGADEIRA CATERPILLAR 246 D. SEM MOTOR")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307008", "005")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307008", " MINI PÁ CARREGADEIRA CAT 226 B")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307009", "006")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307009", " BOB CAT S650")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307022", "010")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307022", " MOTOR KOMATSU PC600")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306950", "011")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306950", " BOMBA HIDRAULICA CAT 966R")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306949", "012")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306949", " COMANDO HIDRAULICO CAT 140 M")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306948", "013")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306948", " BOMBA HIDRAULICA CAT 938H")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306947", "014")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306947", " BOMBA HIDRAULICA (CHARUTO ) KOMATSU WA 380")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306945", "015")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306945", " CONVERSOR DE TORQUE CAT 420E")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306965", "016")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306965", "CONCHA LIEBHEER ")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306951", "019")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306951", "[ VÍDEOS ] Guindaste Industrial Hyster")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307025", "020")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307025", " BOMBA HIDRAULICA CAT D6R")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307031", "021")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307031", " COMANDO HIDRAULICO VOLVO G940")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307014", "022")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307014", " BOMBA HIDRAULICA CAT 330/336")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307036", "023")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307036", " CABINE CAT 950H (VAZIA )")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307053", "024")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307053", " TRANSMISSÃO CAT D8N")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307013", "025")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307013", " bloco Caterpillar 3116")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306928", "027")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306928", " CUBO DE TRAÇÃO CAT 135H")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306916", "028")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306916", " radiador Patrol Caterpillar 120 b")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306923", "029")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306923", " COMANDO HIDRÁULICO CATERPILLAR 140 M")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306918", "030")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306918", " cabeçote Caterpillar 3116")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306921", "031")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306921", "CABINE LIEBHERR . APLICAÇÃO 942/944 (VAZIA)")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306920", "032")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306920", " comando final 954")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307039", "033")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307039", " RADIADOR CAT 950H")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306919", "034")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306919", " cabeçote Caterpillar C11")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306971", "035")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306971", " transmissão Caterpillar D8H")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306917", "036")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306917", " radiador Caterpillar D7E")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307044", "038")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307044", " TRANSMISSÃO CAT D7E")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307028", "039")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307028", " BOMBA HIDRAULICA CAT D6N")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306933", "040")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306933", " MOTOR CAT D333-977")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306943", "041")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306943", " COLUNA DE DIREÇÃO COMPLETA CAT 938G")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306930", "042")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306930", " MOTOR DE GIRO KOMATSU PC 600")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306966", "043")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306966", " RADIADOR COMPLETO CAT 621R")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307030", "044")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307030", " COMANDO HIDRAULICO CAT 140 M")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307035", "045")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307035", " CABINE JCB 330 (VAZIA )")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306946", "046")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306946", " COLUNA DE DIREÇAÕ COMPLETA CASE 721C")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307042", "047")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307042", " RADIADOR CAT 938H")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307046", "048")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307046", " TRANSMISSÃO CAT D8K")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307060", "050")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307060", " TRANSMISSÃO CAT D6T")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306905", "052")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306905", " EIXO DIANTEIRO CATERPILLAR 938H")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307055", "053")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307055", "[ VÍDEO ] PAR DE ESTEIRAS CAT D8K (LUBRIFICADAS )")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306937", "056")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306937", " COMPRESSOR DE AR CAT 3306")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306906", "058")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306906", "CABEÇOTE CATERPILLAR 3306 COM PLACA")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306931", "059")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306931", " TROCADOR DE CALOR CAT 950 H")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306907", "060")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306907", " EIXO DIANTEIRO CATERPILLAR 966H")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307061", "061")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307061", " CONVERSOR CAT D6M")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306935", "065")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306935", " COMANDO FINAL KOMATSU PC-600")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306908", "067")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306908", "TRANSMISSÃO CATERPILLAR 950G")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307026", "079")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307026", " BOMBA HIDRAULICA CAT 950H")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307032", "081")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307032", " COMANDO HIDRAULICO LIUGONG")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306909", "083")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306909", " TRANSMISSÃO CATERPILLAR D8N")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307038", "084")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307038", " CABINE CAT 938H (VAZIA )")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306911", "099")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306911", " CABEÇOTE DE MOTOR CUMMINS SMALLCAM")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307040", "100")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307040", " RADIADOR DOOSAN")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307045", "101")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307045", " TRANSMISSÃO CAT D8H")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307024", "111")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307024", " BOMBA HIDRAULICA CAT 966H")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307033", "112")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307033", " COMANDO HIDRAULICO DOOSAN")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307037", "113")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307037", " CABINE CAT 966R (VAZIA )")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306910", "119")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306910", "PAR DE PISTÃO  DOOSAN DL  250")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306913", "120")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306913", " RODA CATERPILLAR  950H")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306914", "121")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306914", " COMANDO HIDRAULICO DE CATERPILLAR 950G")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306915", "128")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306915", "TRANSMISSÃO CATERPILLAR  D7E")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306900", "132")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306900", " RODA GUIA CATERPILLAR D8K")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306901", "141")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306901", "CABINE CATERPILLAR 321 DL (VAZIA) ")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306902", "147")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306902", " BOMBA CATERPILLAR 938H")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306904", "148")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306904", " BOMBA CATERPILLAR 966H")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306903", "149")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306903", " BOMBA CATERPILLAR D8N")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307043", "150")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307043", " LÂMINA CAT 135H")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306932", "154")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306932", "[ VÍDEO ] VIRABREQUIM MOTOR CAT 3406-STD")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306929", "156")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306929", " EIXO TRASEIRO CAT 938G-II")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306936", "157")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306936", " EIXO DIANTEIRO CAT 938G-II")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307023", "159")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307023", " MOTOR KOMATSU PC600")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307047", "160")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307047", " CONVERSOR DE TORQUE CAT D6T")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
-      <c r="A86" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307027", "170")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307027", " BOMBA HIDRAULICA CAT 140M")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-      <c r="A87" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307034", "171")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307034", " COMANDO HIDRAULICO LIEBHEER")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
-      <c r="A88" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306922", "200")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306922", " BOMBA HIDRÁULICA CATERPILLAR D8N")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306924", "202")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306924", " BOMBA DE TRANSMISSÃO CATERPILLAR 140M")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
-      <c r="A90" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306934", "206")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306934", "TRANSMISSÃO VOLVO L120 C")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306925", "207")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306925", " MODULO DE CABINE CATERPILLAR 140M")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
-      <c r="A92" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306926", "208")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306926", " JOGO DE JOYSTICK CATERPILLAR 140M (DIREITO E ESQUERDO )")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
-      <c r="A93" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306927", "209")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306927", " CABINE CATERPILLAR 966R (VAZIA)")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306939", "213")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306939", " BLOCO CAT 3406")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306899", "215")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306899", "PAR DE PISTÕES DE LÂMINA CATERPILLAR D6D COM SUPORTE DOS PISTÕES")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
-      <c r="A96" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307048", "216")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307048", " TRANSMISSÃO CAT 631E")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307029", "217")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307029", " BOMBA HIDRAULICA VOLVO G940")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
-      <c r="A98" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307049", "301")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307049", " TRANSMISSÃO CAT 621B")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306953", "308")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306953", " COMANDO HIDRAULICO CVOLVO EC-460")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
-      <c r="A100" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306955", "309")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306955", "MOTOR DE GIRO JCB")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
-      <c r="A101" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306963", "310")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306963", " COMANDO DE GIRO CAT 345-C")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
-      <c r="A102" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306957", "311")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306957", " COMANDO DE GIRO KOMATSU PC 400")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
-      <c r="A103" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306962", "314")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306962", "MOTOR DE GIRO JCB -330")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
-      <c r="A104" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306952", "315")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306952", "MOTOR DE GIRO KOMATSU PC-600")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
-      <c r="A105" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306954", "316")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306954", "MOTOR DE GIRO CAT 345-C")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
-      <c r="A106" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306958", "318")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306958", "MOTOR DE GIRO LIEBHERR 942")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
-      <c r="A107" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306961", "321")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306961", " BOMBA HIDRAULICA CAT 345")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
-      <c r="A108" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306959", "322")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306959", " BOMBA HIDRAULICA VOLVO 460-LC")</f>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
-      <c r="A109" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306956", "323")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306956", " BOMBA HODRAULICA LIEBHERR")</f>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
-      <c r="A110" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306964", "329")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306964", " PTO VOLVO 940")</f>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
-      <c r="A111" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306941", "338")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306941", "LOTE DE PNEUS COM RODAS 10.00 X 24 (4 UNIDADES )")</f>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
-      <c r="A112" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306942", "339")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306942", "LOTE DE PNEUS COM RODAS 14.00 X 24 (2 UNIDADES )")</f>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
-      <c r="A113" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306995", "341")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306995", "LOTE DE PNEUS COM RODA 17,5 X 25 ( 4 UNIDADES )")</f>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
-      <c r="A114" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306940", "342")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306940", "PNEU MOTOSCRIP  SEM RODA 29,5 X 25 (1 UNIDADE )")</f>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
-      <c r="A115" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306991", "343")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306991", "LOTE DE PNEUS RADIAL 18.00 X 33 (14 UNIDADES )")</f>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
-      <c r="A116" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306944", "344")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306944", " BOMBA DE TRANSMISSÃO CAT D6R")</f>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
-      <c r="A117" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306967", "345")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306967", " CONCHA ESCAVADEIRA CAT 225")</f>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
-      <c r="A118" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306969", "348")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306969", " EIXO COMPLETO COM RODA DYNAPAC TR25")</f>
       </c>
       <c r="C118" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
-      <c r="A119" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306970", "350")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306970", " GUINCHO GALEO GUINDASDASTE")</f>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
-      <c r="A120" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306968", "354")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306968", " PAR DE PISTÕES GÊMEOS DO LEVANTE 966H")</f>
       </c>
       <c r="C120" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E120" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
-      <c r="A121" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306972", "360")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306972", " TRANSMISSÃO ZF")</f>
       </c>
       <c r="C121" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
-      <c r="A122" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306974", "361")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306974", " EIXO CARRARO")</f>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E122" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
-      <c r="A123" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306985", "362")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306985", "DIFERENCIAL TRASEIRO  CAT 416 E ")</f>
       </c>
       <c r="C123" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
-      <c r="A124" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A124" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306979", "365")</f>
+      </c>
+      <c r="B124" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306979", "BOMBA DE ENGRENAGEM BOBCAT S650")</f>
       </c>
       <c r="C124" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E124" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
-      <c r="A125" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A125" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306981", "366")</f>
+      </c>
+      <c r="B125" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306981", "BOMBA HIDRAULICA BOBCAT S650")</f>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
-      <c r="A126" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A126" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306976", "367")</f>
+      </c>
+      <c r="B126" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306976", "COMANDO HIDRAULICO BOBCAT S650")</f>
       </c>
       <c r="C126" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E126" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
-      <c r="A127" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A127" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306978", "369")</f>
+      </c>
+      <c r="B127" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306978", " SUPORTE DE LANÇA (CARA DE CAVALO ) JCB 3C")</f>
       </c>
       <c r="C127" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
-      <c r="A128" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A128" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306989", "370")</f>
+      </c>
+      <c r="B128" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306989", " SUPORTE DE LANÇA (CARA DE CAVALO ) J LIUGUNG")</f>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E128" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
-      <c r="A129" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A129" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306984", "371")</f>
+      </c>
+      <c r="B129" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306984", " SUPORTE DE LANÇA (CARA DE CAVALO ) CAT")</f>
       </c>
       <c r="C129" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F129" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
-      <c r="A130" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A130" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306975", "372")</f>
+      </c>
+      <c r="B130" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306975", " PAR DE PISTÕES HIDRAULICOS LIUGONG")</f>
       </c>
       <c r="C130" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E130" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F130" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
-      <c r="A131" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A131" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306986", "373")</f>
+      </c>
+      <c r="B131" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306986", " CONCHA DOOSAN")</f>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
-      <c r="A132" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A132" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306982", "375")</f>
+      </c>
+      <c r="B132" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306982", " CONCHA CAT 416")</f>
       </c>
       <c r="C132" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E132" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F132" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
-      <c r="A133" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A133" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306973", "376")</f>
+      </c>
+      <c r="B133" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306973", " DIFERENCIAL KOMATSU WA380")</f>
       </c>
       <c r="C133" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
-      <c r="A134" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A134" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306983", "378")</f>
+      </c>
+      <c r="B134" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306983", " H NEW HOLLAND L218")</f>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E134" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
-      <c r="A135" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A135" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306988", "379")</f>
+      </c>
+      <c r="B135" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306988", " H CAT 966H")</f>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
-      <c r="A136" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A136" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306987", "380")</f>
+      </c>
+      <c r="B136" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306987", " THUNDER MOTONIVELADORA FIATALIS FG70")</f>
       </c>
       <c r="C136" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
-      <c r="A137" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A137" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306990", "381")</f>
+      </c>
+      <c r="B137" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306990", "PAR DE PNEUS COM RODA DIANTEIRO LIUGONG ")</f>
       </c>
       <c r="C137" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
-      <c r="A138" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A138" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306992", "382")</f>
+      </c>
+      <c r="B138" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306992", " PNEU PARA MOTORSCRAPER 29.5 X 29. EM ÓTIMO ESTADO (UNIDADE )")</f>
       </c>
       <c r="C138" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
-      <c r="A139" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A139" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306993", "385")</f>
+      </c>
+      <c r="B139" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306993", "TRANSMISSÃO ZF COM BOMBA HIDRÁULICA E GRUPO DE VÁLVULAS ")</f>
       </c>
       <c r="C139" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
-      <c r="A140" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A140" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306994", "386")</f>
+      </c>
+      <c r="B140" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306994", "TRANSMISSÃO ZF SEM CONVERSOR E SEM GRUPO DE VALVULAS ")</f>
       </c>
       <c r="C140" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E140" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
-      <c r="A141" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A141" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307000", "388")</f>
+      </c>
+      <c r="B141" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307000", " CANELA DE EIXO ZF")</f>
       </c>
       <c r="C141" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F141" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
-      <c r="A142" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A142" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306996", "390")</f>
+      </c>
+      <c r="B142" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306996", " MOTOR CAT 3406")</f>
       </c>
       <c r="C142" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E142" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
-      <c r="A143" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A143" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306999", "392")</f>
+      </c>
+      <c r="B143" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306999", " MOTOR VOLVO ELETRÔNICO D7E")</f>
       </c>
       <c r="C143" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
           <t>10000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
-      <c r="A144" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A144" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306998", "394")</f>
+      </c>
+      <c r="B144" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/306998", " MOTOR AGRALE 1 CILINDRO")</f>
       </c>
       <c r="C144" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D144" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E144" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F144" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
-      <c r="A145" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A145" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307001", "401")</f>
+      </c>
+      <c r="B145" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307001", " JOGO DE ROLETES CAT 330 /336")</f>
       </c>
       <c r="C145" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
-      <c r="A146" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A146" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307002", "403")</f>
+      </c>
+      <c r="B146" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307002", " REDUTOR CAT 330 /336")</f>
       </c>
       <c r="C146" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D146" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E146" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F146" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
-      <c r="A147" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A147" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307003", "404")</f>
+      </c>
+      <c r="B147" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307003", " PISTÃO STICK COM H CAT 330 /336")</f>
       </c>
       <c r="C147" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D147" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F147" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
-      <c r="A148" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A148" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307010", "405")</f>
+      </c>
+      <c r="B148" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307010", " PISTÃO DA CONCHA CAT 330 /336")</f>
       </c>
       <c r="C148" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D148" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E148" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F148" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
-      <c r="A149" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A149" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307005", "406")</f>
+      </c>
+      <c r="B149" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307005", " PAR DE PISTÕES GEMEOS CAT 330 /336")</f>
       </c>
       <c r="C149" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F149" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
-      <c r="A150" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A150" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307006", "409")</f>
+      </c>
+      <c r="B150" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307006", " COMANDO FINAL CAT D9H")</f>
       </c>
       <c r="C150" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D150" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E150" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F150" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
-      <c r="A151" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A151" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307007", "410")</f>
+      </c>
+      <c r="B151" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307007", " TRANSMISSÃO CAT D9H")</f>
       </c>
       <c r="C151" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D151" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F151" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
-      <c r="A152" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A152" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307015", "501")</f>
+      </c>
+      <c r="B152" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307015", "[ VÍDEO ] EIXO DIANTEIRO DANA")</f>
       </c>
       <c r="C152" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D152" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E152" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F152" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
-      <c r="A153" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A153" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307018", "502")</f>
+      </c>
+      <c r="B153" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307018", " EIXO TRASEIRO DANA")</f>
       </c>
       <c r="C153" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D153" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F153" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
-      <c r="A154" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A154" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307020", "503")</f>
+      </c>
+      <c r="B154" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307020", " RODA COM PNEU 20,5/25 12 FUROS")</f>
       </c>
       <c r="C154" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D154" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E154" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F154" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
-      <c r="A155" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A155" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307017", "504")</f>
+      </c>
+      <c r="B155" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307017", " COROA DE GIRO CAT 345C/349D")</f>
       </c>
       <c r="C155" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D155" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E155" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F155" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
-      <c r="A156" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A156" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307019", "505")</f>
+      </c>
+      <c r="B156" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307019", " REDUTOR DE GIRO CAT 345C/349D")</f>
       </c>
       <c r="C156" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D156" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E156" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F156" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
-      <c r="A157" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A157" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307016", "506")</f>
+      </c>
+      <c r="B157" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307016", " RIPPER CATERPILLAR 120H,130H,140H")</f>
       </c>
       <c r="C157" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D157" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F157" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
-      <c r="A158" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A158" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307051", "534")</f>
+      </c>
+      <c r="B158" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307051", "PAR DE PISTOES HIDRAULICOS.  MEDIDA COMPRIMENTO :6,38 MT   CIRC :142 ML ")</f>
       </c>
       <c r="C158" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D158" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E158" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F158" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
-      <c r="A159" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A159" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307050", "535")</f>
+      </c>
+      <c r="B159" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307050", " PISTÃO")</f>
       </c>
       <c r="C159" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D159" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F159" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
-      <c r="A160" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A160" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307054", "537")</f>
+      </c>
+      <c r="B160" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307054", " PNEU 17,5 COM RODA")</f>
       </c>
       <c r="C160" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D160" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E160" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F160" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
-      <c r="A161" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A161" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307057", "540")</f>
+      </c>
+      <c r="B161" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307057", " PAR DE ESTEIRAS CAT D6M")</f>
       </c>
       <c r="C161" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D161" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F161" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
-      <c r="A162" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A162" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307056", "542")</f>
+      </c>
+      <c r="B162" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307056", " 2 TRUQUES COM ROLETES CAT D6M")</f>
       </c>
       <c r="C162" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D162" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E162" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F162" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
-      <c r="A163" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A163" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307059", "543")</f>
+      </c>
+      <c r="B163" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307059", " TANQUE DE COMBUSTIVEL CAT D6T")</f>
       </c>
       <c r="C163" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D163" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E163" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F163" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
-      <c r="A164" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A164" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307062", "545")</f>
+      </c>
+      <c r="B164" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307062", " TRANSMISSÃO CAT D6M")</f>
       </c>
       <c r="C164" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D164" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E164" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F164" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
-      <c r="A165" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A165" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307063", "548")</f>
+      </c>
+      <c r="B165" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307063", " CONVERSOR DE TORQUE CAT D6T")</f>
       </c>
       <c r="C165" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D165" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F165" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>