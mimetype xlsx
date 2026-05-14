--- v1 (2026-03-05)
+++ v2 (2026-05-14)
@@ -269,539 +269,475 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307385", "002")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307385", " TRATOR DE ESTEIRA  KOMATSU - D61EX-23M0 FROTA:  320006 ANO:  2020 HIRUM.: 12702 CHASSI:  KMT0D125ELBB50455 NO ESTADO. ")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>42.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>2000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307386", "003")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307386", " TRATOR DE ESTEIRA  KOMATSU - D61EX-23M0 FROTA:  320007 ANO:  2020 HIRUM.: 15391 CHASSI:  KMT0D125CLBB50456 NO ESTADO. ")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>44.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>2000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307387", "004")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307387", " TRATOR DE ESTEIRA  KOMATSU - D61EX-23M0 FROTA:  320008 ANO:  2020 HIRUM.: 12668 CHASSI:  KMT0D125TLBB50457 NO ESTADO. ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>2000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307388", "005")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307388", " FACCHINI - BASCULANTE 6m³ FROTA:  2081090 OBS: SEM O CAMINHÃO NO ESTADO.  OBS EQUIPAM. FORA DE OPERAÇÃO: COM PINTURA DESGASTADA, OXIDAÇÃO, ARRANHÕES, NÃO HÁ FUROS APARENTES , ALGUNS AMASSADOS. .  NO ESTADO. ")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>6.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307392", "006")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307392", " FACCHINI - BASCULANTE 6m³ FROTA:  2081100 OBS: SEM O CAMINHÃO NO ESTADO.  OBS EQUIPAM.FORA DE OPERAÇÃO:  PINTURA DESGASTADA, OXIDAÇÃO, ARRANHÕES, NÃO HÁ FUROS APARENTES. NO ESTADO. ")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>5.500,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307389", "007")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307389", " FACCHINI - BASCULANTE 6m³ FROTA:  2081110 OBS: SEM O CAMINHÃO NO ESTADO.  OBS EQUIPAM. FORA DE OPERAÇÃO:  COM PINTURA DESGASTADA, OXIDAÇÃO, ARRANHÕES, NÃO HÁ FUROS APARENTES . NO ESTADO.")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307391", "008")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307391", " SEMI-REBOQUE SR RANDON SR BA FROTA:  2170200 ANO:  2017 PLACA:  GBX6758 RENAVAM : 1116403347 CHASSI:  9ADB1043HHM409604 NO ESTADO.  OBS EQUIPAM.FORA DE OPERAÇÃO: DESGASTE ACENTUADO NA CHAPARIA, AMASSADOS, RASGOS, OXIDAÇÕES E A PINTURA GASTA,  PROBLEMAS NA ESTRUTURA DE SUPORTE. NO ESTADO. ")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307393", "009")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307393", " SEMI-REBOQUE SR RANDON SR BA FROTA:  2170110 ANO:  2017 PLACA:  GEU7113 RENAVAM : 1114696789 CHASSI:  9ADB1073GHM406547 NO ESTADO.  OBS EQUIPAM. FORA DE OPERAÇÃO:  EM BOM ESTADO ,  PROBLEMAS NA ESTRUTURA DE SUPORTE. NO ESTADO. ")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>8.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307390", "010")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307390", " SEMI-REBOQUE SR RANDON SR BA FROTA:  2170120 ANO:  2017 PLACA:  GBV5287 RENAVAM : 1114697130 CHASSI:  9ADB1073HHM409474 NO ESTADO.  OBS EQUIPAM.FORA DE OPERAÇÃO:DESGASTE NA CHAPARIA, AMASSADOS E A PINTURA GASTA, COM PROBLEMAS NA ESTRUTURA DE SUPORTE. NO ESTADO")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307394", "011")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307394", " SEMI-REBOQUE ROSSETTI SRBA ST3.25 FROTA:  2210140 ANO:  2021 PLACA:  EGN5J12 RENAVAM : 1264419594 CHASSI:  9A9B11030M3DF5053 NO ESTADO.  OBS EQUIPAM.FORA DE OPERAÇÃO:DESGASTE NA CHAPARIA, AMASSADOS, OXIDAÇÕES, ARRANHÕES E A PINTURA GASTA, COM PROBLEMAS NA ESTRUTURA DE SUPORTE. NO ESTADO.  ")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>10.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307396", "012")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307396", " SEMI-REBOQUE ROSSETTI SRBA ST3.25 FROTA:  2210190 ANO:  2021 PLACA:  EDU6A87 RENAVAM : 1265590718 CHASSI:  9A9B11030M3DF5058 NO ESTADO.  OBS EQUIPAM. FORA DE OPERAÇÃO: DESGASTE NA CHAPARIA,  AMASSADOS, OXIDAÇÕES, ARRANHÕES, RASGOS E A PINTURA GASTA, A PROBLEMAS NA ESTRUTURA DE SUPORTE. NO ESTADO. ")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307395", "013")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307395", " LOTE COM 87 PNEUS USADOS, NO ESTADO EM QUE SE ENCONTRAM, SENDO:  02 UNID. 205/75R16 E 85 UNID. 225/75R16 NO ESTADO. ")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307398", "014")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307398", "MERCEDES ATEGO 1719/36 COM EQUIP. USIMECA -  DELTA  15 m³ TOCO MECÂNICO FROTA:  212015 ANO:  2012 PLACA:  ITY3530 RENAVAM : 504842587. CHASSI:  9BM958070CB881932 NO ESTADO.  OBS Painel danificado, parachoque avaridado, pneus sucatas, motor danificado, e sem chave, tomada de força e bomba - Equipamen")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>36.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...20 lines deleted...]
-      <c r="E12" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307399", "015")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307399", "MERCEDES ATEGO 1719/36 COM EQUIP. USIMECA -  DELTA  15 m³ TOCO MECÂNICO FROTA:  212016 ANO:  2012 PLACA:  ITY3529 RENAVAM : 504844652. CHASSI:  9BM958070CB881925 NO ESTADO.  OBS Veiculo com motor danificado, sem bateria, pneus sucata, painel danificado, cardan fora do lugar, sem chave - Equipam. não")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
         <is>
           <t>44.000,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
+      <c r="F24" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...25 lines deleted...]
-      <c r="F13" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307400", "016")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307400", "MERCEDES ATEGO 1719/36, TOCO MECÂNICO, SEM EQUIP. FROTA:  212017 ANO:  2012 PLACA:  ITY3536 RENAVAM : 504917528. CHASSI:  9BM958070CB881941 NO ESTADO.  OBS Veiculo com motor danificado, sem bateria, pneus sucata,  painel danificado, sem chave - ")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>36.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...382 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307401", "017")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307401", "MERCEDES ATEGO 1719/36 COM EQUIP. USIMECA -  DELTA  15 m³ TOCO MECÂNICO FROTA:  212020 ANO:  2012 PLACA:  ITY3533 RENAVAM : 504862600. CHASSI:  9BM95807OCB881920 NO ESTADO.  OBS Veiculo com motor danificado, sem bateria, painel danificado, sem chaves e pneu sucata , Equip. danificado, tampa tras. am")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>32.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>