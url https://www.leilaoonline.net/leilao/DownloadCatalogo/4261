--- v1 (2026-02-06)
+++ v2 (2026-05-14)
@@ -269,411 +269,363 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307982", "010")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307982", "LOTE COM 11 BORRACHAS DE DIVERSAS APLICAÇÕES DE APROX. 25M E 01 GAXETA GRAFITADA DE 5/8")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307983", "015")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307983", "veja o vídeo!! TOYOTA/HILUX CD4X4 SRV; 2009/2010; PRETA; DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>87</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>61.250,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307972", "025")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307972", "CAMINHÃO PIPA M. BENZ/LK 1513; 1980/1980; COR AMARELA; COMB. DIESEL; C/ 2 EIXOS - FUNCIONANDO")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>27.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307973", "030")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307973", "CAMINHÃO VOLVO/NH12380 4X2T; 2002/2003; COR BRANCA; COMB. DIESEL")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307981", "035")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307981", "CAMINHONETE IMP/PEUGEOT 504 GD; ANO 1995/1995; COR BRANCA; COMB. DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>11.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307974", "040")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307974", "CARRETA SEMI-REBOQUE SR/RANDON SR CAR; ANO 2011/2012")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>55.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307978", "045")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307978", "LANCHA FOCKER 222; ANO 2005; MOTOR YAMAHA 200HP 2 TEMPOS; CARRETA DE ENCALHE")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>78</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>68.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307975", "050")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307975", "GRANECAR; DIESEL; CAPACIDADE 9 TONELADAS - FUNCIONANDO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307979", "055")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307979", "TRATOR 8 BR; SEM PLAQUETA DE IDENT.")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>5.250,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307980", "060")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307980", "veja o vídeo!! TRATOR VALMET 85 ID; ANO 1979 - FUNCIONANDO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>16.250,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307977", "075")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307977", "TRATOR NEW HOLLAND 5630; COMANDO DUPLO; CABINE AGRO LEITE; PESO NAS RODAS TRASEIRAS; DUAL POWER - FUNCIONANDO")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>26.250,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307976", "080")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/307976", "ADUBADEIRA AGRÍCOLA JACTO TELLUS 10000 NPK C/ GPS; ANO 2021")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>91.750,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>