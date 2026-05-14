--- v1 (2026-03-05)
+++ v2 (2026-05-14)
@@ -269,379 +269,335 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/308679", "311")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/308679", " Aprox. 15 arandelas diversas")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/308673", "318")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/308673", "02 Caixa de massa METASUL 350L azul e 02 Caixa de massa 450L 2m x 1m")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/308681", "319")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/308681", "Aprox. 30 refletores diversos e aprox. 60 luminárias diversas")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/308672", "321")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/308672", " 07 unidades de Chave de nível tipo boia Unipolar e 06 unidades de Atuador Pneumático Rotativo de Dupla Ação")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/308674", "322")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/308674", " Aprox. 1.470 kg de itens sendo: varetas, eletrodos, arames e extintores. Veja especificações")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/309880", "332")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/309880", "Aprox. 15 diversos aparelhos de academia e musculação e acessórios")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/308676", "335")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/308676", " 7 aspiradores de pó diversos")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/308680", "336")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/308680", " Aprox. 14 luminárias diversas")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/308678", "337")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/308678", " Aprox. 20 extintores diversos")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/308677", "338")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/308677", " 2 estufas CARBOGRAFITE, mod. ECG200; pot. 4000 W, 220 V")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/308675", "340")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/308675", "8 Mesas refeitório com 8 lugares cada (banco fixo)")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>