--- v0 (2026-03-12)
+++ v1 (2026-05-14)
@@ -269,347 +269,307 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310030", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310030", " HONDA CG 150 START TRIC. CARROC. ABERTA Pref.: 215010 Placa:  IXC5576 Ano:  2015 Renavam: 1078583789 Chassi:  9C2KC1680FR589643, OBS:  Será vendido no estado em que se encontra,  Maiores detalhes na síntese ANEXO. ")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310034", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310034", " HONDA CG 150 START TRIC. CARROC. ABERTA Pref.: 216002 Placa:  PJW5541 Ano:  2016 Renavam: 1084687604 Chassi:  9C2KC1670FR562163- OBS:  Será vendido no estado em que se encontra,  Maiores detalhes na síntese ANEXO. ")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310032", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310032", " HONDA CG 150 START TRIC. CARROC. ABERTA Pref.: 216003 Placa:  PJW0902 Ano:  2016 Renavam: 1084677439 Chassi:  9C2KC1670FR562378  - OBS:  Será vendido no estado em que se encontra,  Maiores detalhes na síntese ANEXO. ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310033", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310033", " HONDA CG 150 START TRIC. CARROC. ABERTA Pref.: 216004 Placa:  PJV7854 Ano:  2016 Renavam: 1082245310 Chassi:  9C2KC1670FR562130  - OBS:  Será vendido no estado em que se encontra,  Maiores detalhes na síntese ANEXO. ")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310035", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310035", " HONDA CG 150 START TRIC. CARROC. ABERTA Pref.: 216006 Placa:  PJW8719 Ano:  2015/ 2016 Renavam: 1084671694 Chassi:  9C2KC1670FR562134  -  OBS:  Será vendido no estado em que se encontra,  Maiores detalhes na síntese ANEXO. ")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E15" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E12" s="5" t="inlineStr">
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310031", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310031", " HONDA - CG 160 START TRIC. CARROC. ABERTA Pref.: 218007 Placa:  PLA5297 Ano:  2018 Renavam: 1151465434 Chassi:  9C2KC2500JR122300  - OBS:  Será vendido no estado em que se encontra,  Maiores detalhes na síntese ANEXO. ")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A13" s="5" t="inlineStr">
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310036", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310036", " HONDA CG 150 START TRIC. CARROC. ABERTA Pref.: 218008 Placa:  PKZ4589 Ano:  2018 Renavam: 1150384414 Chassi:  9C2KC2500JR117949  - OBS:  Será vendido no estado em que se encontra,  Maiores detalhes na síntese ANEXO. ")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A14" s="5" t="inlineStr">
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310037", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310037", " HONDA CG 150 START TRIC. CARROC. ABERTA Pref.: 218009 Placa:  PKZ5255 Ano:  2018 Renavam: 1150382470 Chassi:  9C2KC2500JR115937  - OBS:  Será vendido no estado em que se encontra,  Maiores detalhes na síntese ANEXO. ")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310051", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310051", "HONDA CG 150 START TRIC. CARROC. ABERTA Pref.: 216005 Placa:  PJW9671 Ano:  2015/ 2016 Renavam: 1082245310 Chassi:  9C2KC1670FR562249  OBS:  Será vendido no estado em que se encontra,  Maiores detalhes na síntese ANEXO. ")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B14" s="4" t="inlineStr">
-[...173 lines deleted...]
-      </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310052", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310052", "HONDA - CG 160 START TRIC. CARROC. ABERTA Pref.: 218006 Placa:  PKZ8496 Ano:  2018 Renavam: 1150383639 Chassi:  9C2KC2500JR114603  OBS:  Será vendido no estado em que se encontra,  Maiores detalhes na síntese ANEXO. ")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>