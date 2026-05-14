--- v1 (2026-03-12)
+++ v2 (2026-05-14)
@@ -269,731 +269,643 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310385", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310385", "veja o vídeo!! VARREDEIRA, LAVADORA, TENNANT - FUNCIONANDO")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310394", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310394", "VARREDEIRA KARCHER - FUNCIONANDO")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310386", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310386", "CARRETINHA REBOQUE; ANO/MOD 20/20; C/DOCUMENTO; MARCA MIMADO CA 1 EIXO - PLACA FINAL D64 - COD PATIO 210")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>2.700,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310387", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310387", "CARRETINHA REBOQUE; ANO/MOD 20/20; C/DOCUMENTO; MARCA MIMADO CA 1 EIXO - PLACA FINAL E79 - COD PATIO 209")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>2.550,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310404", "006")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310404", "veja o vídeo!! CAMINHÃO FORD/CARGO 2842 AUTOMÁTICO; TRAÇÃO CAMINHÃO TRATOR; ANO 2013/2013 - FUNCIONANDO ")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>182.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>2000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310395", "007")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310395", "CAMINHÃO MERCEDES ATEGO 1719CL; ANO 2021/2022 - POSSÍVEL FALTA DE PEÇAS")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>150.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>1500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310396", "008")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310396", "CAMINHÃO MERCEDES BENZ/ATEGO 1719 CL; ANO 2021/2022; COR BRANCA; COMB. DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>160.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310397", "009")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310397", "veja o vídeo!! CAMINHÃO MERCEDES-BENZ/ATEGO 1719 CL; ANO 2021/2022; COR BRANCA; COMB. DIESEL - POSSÍVEL FALTA DE PEÇAS")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>101.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310403", "010")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310403", "CAMINHÃO MERCEDES-BENZ/ATEGO 1719 CL; ANO 2021/2022; COR BRANCA; COMB. DIESEL")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>100.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310405", "011")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310405", "CAMINHÃO VW 17.280; 2014/2015; BRANCO; DIESEL; CÂMBIO AUTOMÁTICO - FUNC. - IPVA 2025 OK")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>82</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>160.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310406", "012")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310406", "CAMINHÃO VW/17.250 E; ANO 2011/2012; COR BRANCA; COMB. DIESEL - FUNC. - IPVA 2025 OK")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>130.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310388", "014")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310388", "EMPILHADEIRA DAEWOO; ANO 1998; MODELO G20S; TORRE AMPLA VISÃO; COMB GLP; CAP. 2 TON. - FUNCIONANDO")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310392", "015")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310392", "EMPILHADEIRA CLARK 2500KG GLP - FUNCIONANDO, NÃO ACOMPANHA CILINDRO DE GLP")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>22.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310389", "016")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310389", "EMPILHADEIRA CLARK 7000KG GLP - FUNCIONANDO, NÃO ACOMPANHA CILINDRO DE GLP")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A12" s="5" t="inlineStr">
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310390", "017")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310390", "EMPILHADEIRA YALE 3000KG GLP - FUNCIONANDO, NÃO ACOMPANHA CILINDRO DE GLP")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>24.500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310391", "018")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310391", "EMPILHADEIRA YALE 1500KG GLP - FUNCIONANDO, NÃO ACOMPANHA CILINDRO DE GLP")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D12" s="4" t="inlineStr">
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>15.500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310393", "019")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310393", "EMPILHADEIRA CLARK 7000KG 6,3M C/ DESLOCADOR LATERAL - FUNCIONANDO, NÃO ACOMPANHA CILINDRO DE GLP")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>50.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310399", "020")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310399", "EMPILHADEIRA ELÉTRICA PANTOGRÁFICA YALE NDR35 1.600 KG - NÃO ACOMPANHA CARREGADOR")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
-[...31 lines deleted...]
-      <c r="F13" s="4" t="inlineStr">
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310398", "021")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310398", "EMPILHADEIRA ELÉTRICA AMEISE 2000KG TRIPLEX 7,30M - FUNCIONANDO, NÃO ACOMPANHA CARREGADOR")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310402", "022")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310402", "COMPRESSOR PARAFUSO KAESER M20 DIESEL 71CFM")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>3.650,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...175 lines deleted...]
-      <c r="D19" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310400", "023")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310400", "COMPRESSOR PARAFUSO KAESER M20 DIESEL 71CFM")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E19" s="5" t="inlineStr">
-[...382 lines deleted...]
-      </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310401", "024")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310401", "COMPRESSOR PARAFUSO KAESER M20 DIESEL 71CFM")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>3.650,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>