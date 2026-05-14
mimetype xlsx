--- v1 (2026-02-06)
+++ v2 (2026-05-14)
@@ -269,1979 +269,1735 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310908", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310908", " Empilhadeira Clark CMP450L 2006 - para 4,5 ton - Motor Diesel ( substituido ) originalmente sai com motor gasolina mas colocamosdiesel funcionando")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310909", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310909", " Empilhadeira Clark CMP 450d 2008 - 5 Ton. - motor desmanchado")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310918", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310918", " Empilhadeira Clark - 3,5ton. - Sem identificação - Motor substituído ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310928", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310928", " Hyundai HR Hdb 2013/2014")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>65.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310927", "006")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310927", " Mitsubishi L200 gl 2.5 4x4 diesel - 2011/2012 - 265.000 km ")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310912", "007")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310912", " Lote com: duas plataformas elevatória tesoura - Genie/JGL(2033-E) - sem identificação")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>21.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310923", "008")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310923", " Motoniveladora Patrol Caterpillar modelo 16 - Com escarifador - Sem identificação ")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310911", "009")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310911", " Caminhão Ford Cargo 1119  2014/2014 - Substituição para truck (1519) - Documentado - Prancha 8 metros")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>190.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310916", "010")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310916", " Britador de mandíbula 30x20")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310921", "011")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310921", " Unidade de britagem móvel - Motor 35Cv - 70X40 - Engate para Roll-on - ")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>180.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310924", "012")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310924", " Escavadeira Caterpillar Cat-M322D 2008 - Com garra sucateira")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>210.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310910", "015")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310910", " Moinho de facas - Boca 62x40 - 3 facas - ")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310926", "016")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310926", " Peças de roll-on")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310929", "017")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310929", " Calandra -  2,05 comprimento de área de trabalho")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>38.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310917", "018")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310917", " Mesa vibratória para concreto")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310925", "019")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310925", " Desenpenador de vergalhão - Motor 10 Cv - 25M cúbicos ")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>11.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310922", "020")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310922", " Tanque graneleiro - ")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310915", "021")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310915", " Patola traseira para caminhão")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...110 lines deleted...]
-      <c r="E14" s="5" t="inlineStr">
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310919", "022")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310919", " Lancha Focker 180 - motor mercury 90 - Ano 2000 - Acompanha carretinha")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>42.500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310920", "023")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310920", " Tanque reator de inox - 4500 L")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310914", "024")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310914", " Munck Grua Eco 10.000 - Mod 806 R2 - 2010")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>14.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310913", "026")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310913", " compressor marca schulz srp3020 - 2011 - ")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>13.500,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310931", "029")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310931", " Lote com: 02 unidades de trocador de calor - Apv/ Alfa Laval")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
         <is>
           <t>65.000,00</t>
         </is>
       </c>
-      <c r="F14" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E15" s="5" t="inlineStr">
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310937", "030")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310937", " Garra sucateira com caçamba")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>89.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310930", "031")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310930", " Escavadeira New Hollan E215LC 2008 - Funcionando")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>175.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310943", "032")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310943", " Escavadeira FiatAllis FE105 - FE105167 - Sem braço - Motor completo")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
-      <c r="F15" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E16" s="5" t="inlineStr">
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310942", "033")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310942", " Escavadeira FiatiAllis FE105 Com rompedor - FE1050480")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>55.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310944", "035")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310944", " Tanque Espargidor de asfalto - Aprox. 3.000L")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>10.500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310934", "036")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310934", " Vassoura Industrial de arraste para uso em asfalto")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310945", "037")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310945", " Embaladora de pisos e vidros - 2013")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310936", "038")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310936", " Valetadeira - retro completa com pistão e caçamba")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>11.000,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310939", "039")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310939", " Niveladora acabadora de asfalto")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>13.500,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310941", "040")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310941", " Niveladora acabadora de asfalto - Falcon 300")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>15.500,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310933", "041")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310933", " Motor Agrale Diesel com bomba de água")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310935", "042")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310935", " Mini Usina de asfalto, pá dupla")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>18.500,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310938", "043")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310938", " Eletroimã italindustria - 1,10x0,90x,0,60")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
         <is>
           <t>21.500,00</t>
         </is>
       </c>
-      <c r="F16" s="4" t="inlineStr">
-[...63 lines deleted...]
-      <c r="F18" s="4" t="inlineStr">
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310940", "044")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310940", " Lote com: 02 Hidrociclones")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>17.500,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310932", "046")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310932", " Empilhadeira Linde HD40 - 4 ton.")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>48.500,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310947", "047")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310947", "Lote com: 02 compressores de ar - Worthington Rollair 50 - motor weg")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310949", "049")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310949", "Empilhadeira Jungheinrich TFG 425 - Estrutura modificada, motor original")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>33.500,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310984", "050")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310984", " Rolo Compactador Dynapac CG 11 Ano 91 Hidrostático.  Equipamento Em Operação.")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>24.400,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310986", "051")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310986", " Trator de esteira Caterpillar D6D - Série 36C008282y8770")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>195.000,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-[...116 lines deleted...]
-      <c r="E22" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310983", "052")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310983", " tanque de sucção")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>8.400,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310988", "053")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310988", " esteira de 4 metros")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310985", "054")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310985", "compactador de lixo móvel, componentes internos completos")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>33.000,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310987", "055")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/310987", "Compactador de lixo móvel, componentes internos completos")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311380", "056")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311380", "Roll-on ")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
-      <c r="F22" s="4" t="inlineStr">
-[...58 lines deleted...]
-      <c r="E24" s="5" t="inlineStr">
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311453", "057")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311453", "Lote com: 02 perfuratrizes Bristol")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312410", "058")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312410", " Compressor atlas copco (sem motor)")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>16.000,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312408", "059")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312408", " peças e vigas de ponte rolante")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>50.000,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312413", "060")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312413", " Compressor atlas copco modelo arp 78721")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312411", "061")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312411", " Moinho")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>9.400,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312409", "062")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312409", " Caldeira de inox")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312414", "063")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312414", " Desfibrador de pano/tecido")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312417", "064")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312417", " Misturador de concreto")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
         <is>
           <t>38.000,00</t>
         </is>
       </c>
-      <c r="F24" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E25" s="5" t="inlineStr">
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312416", "065")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312416", " Máquina de cortar vergalhão")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312412", "066")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312412", " Tanque pipa para caminhão - 4000 litros")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>3.800,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312415", "067")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312415", " Secador industrial pequeno")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
-      <c r="F25" s="4" t="inlineStr">
-[...831 lines deleted...]
-      <c r="F51" s="4" t="inlineStr">
+      <c r="F68" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-[...57 lines deleted...]
-      <c r="F53" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312418", "068")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312418", " lote com: 4 roscas sem fim")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>52.000,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-[...25 lines deleted...]
-      <c r="F54" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312420", "069")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312420", "Retroescavadeira Case 580H ")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>42.000,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-[...510 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313101", "070")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313101", "Lote com: 02 bombas Modelo Sulzer J 201 - Parauapebas/PA")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>17.800,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>